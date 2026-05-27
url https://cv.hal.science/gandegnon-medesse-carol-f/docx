--- v0 (2026-03-30)
+++ v1 (2026-05-27)
@@ -132,538 +132,538 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène d'inertie face à la nécessaire transition socio-environnementale :</w:t>
+                <w:t xml:space="preserve">La transmission des entreprises familiales agricoles en Pays Basque Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Codjovi Dogble</w:t>
+                <w:t xml:space="preserve">Marine Jaunarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ysé Commandré</w:t>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2025 Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">La transmission des entreprises familiales et entrepreneuriales : Aspects psychologiques et comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 2025, 978-2-38630-266-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570239v1</w:t>
+                <w:t xml:space="preserve">hal-05370797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d’étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Cassely</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Finance et entrepreneuriat : études multicas et entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéssè Carol Frédy Gandegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05029099v1</w:t>
+              <w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-161, 2022, Business Science Institute, 9782376875345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des entreprises familiales agricoles en Pays Basque Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d’étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Jaunarena</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codjovi Rodrigue Dogble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transmission des entreprises familiales et entrepreneuriales : Aspects psychologiques et comportementaux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05370797v1</w:t>
+              <w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Bayonne, Mar 2025, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Finance et entrepreneuriat : études multicas et entretiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
+                <w:t xml:space="preserve">Le phénomène d'inertie face à la nécessaire transition socio-environnementale :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Codjovi Dogble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIODD 2025 Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS Editions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04558348v1</w:t>
+                <w:t xml:space="preserve">hal-05570239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -681,51 +681,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs agricoles en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéssè Carol Frédy Gandegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Koudjokoum Tchangai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -766,261 +766,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la prise de décision pour mieux accompagner le financement des petites entreprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">10 propositions théoriques pour renouveler l’étude de la décision de financement dans la petite entreprise par le dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéssè Carol Frédy Gandegnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (150), pp.251-268. </w:t>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (216-217), pp.92-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.150.0251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vse.216.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803595v1</w:t>
+                <w:t xml:space="preserve">hal-04816276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du processus de la décision de financement dans la petite entreprise par – la demande à travers – le dirigeant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comprendre la prise de décision pour mieux accompagner le financement des petites entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéssè Carol Frédy Gandegnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1), pp.49-70. </w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (150), pp.251-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1098938ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.150.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816265v1</w:t>
+                <w:t xml:space="preserve">hal-04803595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 propositions théoriques pour renouveler l’étude de la décision de financement dans la petite entreprise par le dirigeant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Étude du processus de la décision de financement dans la petite entreprise par – la demande à travers – le dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéssè Carol Frédy Gandegnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (216-217), pp.92-118. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.49-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vse.216.0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1098938ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816276v1</w:t>
+                <w:t xml:space="preserve">hal-04816265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1038,51 +1038,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la connaissance du processus de la décision de financement par le dirigeant dans la petite entreprise non cotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bordeaux, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1199,51 +1199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC8FC1F"/>
+    <w:nsid w:val="1443730B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1430,51 +1430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gandegnon-medesse-carol-f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9829-7708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570239v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angelergues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassely" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjovi Rodrigue Dogble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaunarena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ss&#232; Carol Fr&#233;dy Gandegnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/ems.cheva.2022.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koudjokoum Tchangai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098938ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gandegnon-medesse-carol-f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9829-7708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaunarena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ss&#232; Carol Fr&#233;dy Gandegnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/ems.cheva.2022.02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassely" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjovi Rodrigue Dogble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angelergues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koudjokoum Tchangai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098938ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>