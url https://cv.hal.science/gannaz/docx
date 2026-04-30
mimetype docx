--- v1 (2026-03-24)
+++ v2 (2026-04-30)
@@ -312,235 +312,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Whittle estimation with (quasi-)analytic wavelets</w:t>
+                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Time Series Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtsa.12719⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272326v3</w:t>
+                <w:t xml:space="preserve">hal-03194218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Local Whittle estimation with (quasi-)analytic wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
+              <w:t xml:space="preserve">Journal of Time Series Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.421-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtsa.12719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194218v3</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality of wavelet covariances and of multivariate wavelet Whittle estimators</w:t>
               </w:r>
@@ -604,90 +604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepest Voting: a new way of electing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -825,51 +825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on approximate Hilbert pairs of wavelet filters with common factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,51 +942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based and Fourier-based multivariate Whittle estimation: multiwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1033,51 +1033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate wavelet Whittle estimation in long-range dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1488,697 +1488,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Production Bottleneck Detection in a Bearing Manufacturing Line</w:t>
+                <w:t xml:space="preserve">Benchmarking Brain Connectivity Graph Inference: A Novel Validation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Rezaee</w:t>
+                <w:t xml:space="preserve">Alice Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+                <w:t xml:space="preserve">Ali Fahkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Guerre-Chaley</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396834v1</w:t>
+                <w:t xml:space="preserve">hal-04995510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularisation Ridge de la régression PLS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+                <w:t xml:space="preserve">Generating Correlation Matrices with Graph Structures Using Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56es Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille (FRANCE), France</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554918v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de modèles graphiques par optimisation convexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Driven Production Bottleneck Detection in a Bearing Manufacturing Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rezaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fakhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Guerre-Chaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2025 - 56es Journées de Statistique de la SFdS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.1844-1849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540854v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de Matrices de Corrélation avec des Structures de Graphe par Optimisation Convexe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
+                <w:t xml:space="preserve">Regularisation Ridge de la régression PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">56es Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004357v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Brain Connectivity Graph Inference: A Novel Validation Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Génération de Matrices de Corrélation avec des Structures de Graphe par Optimisation Convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fahkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995510v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Correlation Matrices with Graph Structures Using Convex Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Génération de modèles graphiques par optimisation convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Polisano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">JDS 2025 - 56es Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963660v1</w:t>
+                <w:t xml:space="preserve">hal-05540854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non asymptotique de la régression PLS à une composante</w:t>
               </w:r>
@@ -2253,502 +2253,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance and phase recovery for multivariate time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nonparametric Statistics - ISNPS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810075v1</w:t>
+                <w:t xml:space="preserve">hal-03810253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de modèles graphiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Covariance and phase recovery for multivariate time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">International Symposium on Nonparametric Statistics - ISNPS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811642v1</w:t>
+                <w:t xml:space="preserve">hal-03810075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+                <w:t xml:space="preserve">Génération de modèles graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto (Portugal), Portugal. pp.77</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141050v1</w:t>
+                <w:t xml:space="preserve">hal-03811642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
+                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto (Portugal), Portugal. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649201v1</w:t>
+                <w:t xml:space="preserve">hal-04141050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810253v1</w:t>
+                <w:t xml:space="preserve">hal-03649201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph inference from multivariate time series with long-range dependence</w:t>
               </w:r>
@@ -3183,51 +3183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based graph inference using multiple testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,252 +3294,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic wavelets for multivariate time series analysis</w:t>
+                <w:t xml:space="preserve">Ondelettes analytiques, application à l'analyse des processus multivariés à longue mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618447v1</w:t>
+                <w:t xml:space="preserve">hal-01840082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondelettes analytiques, application à l'analyse des processus multivariés à longue mémoire</w:t>
+                <w:t xml:space="preserve">Analytic wavelets for multivariate time series analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, Californie, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2272928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840082v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres d'un bruit gaussien généralisé basée sur le kurtosis des statistiques minimales</w:t>
               </w:r>
@@ -3620,51 +3620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the fractal connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ATLAS - mathematical and algorithmimcal approaches for high dimensional problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet estimation in multivariate time series models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatMathAppli 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3853,51 +3853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the fractal connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Challenges in Neuroscience workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4174,51 +4174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Whittle estimation in multivariate time series models: application to fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonparametric Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-96941-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,77 +4275,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de modèles graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIII ème Colloque Francophone de Traitement Du Signal et Des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4383,51 +4383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of fractal connectivity in multivariate time series with long-range dependence: application to cerebral connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatLearn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,64 +5107,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepest voting on rankings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Gavra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,90 +5221,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,51 +5410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic control of FWER under Gaussian assumption: application to correlation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D600E8D8"/>
+    <w:nsid w:val="4A313663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5819,51 +5819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gannaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1456-4985" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125124732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gannaz_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272326v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068460v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01613583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.06.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v089.i06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079645v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0310-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012077v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9019-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezaee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guerre-Chaley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.310" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004357v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618447v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272928" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830313v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millioz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gannaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1456-4985" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125124732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gannaz_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272326v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068460v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01613583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.06.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v089.i06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079645v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0310-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012077v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9019-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakhar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezaee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guerre-Chaley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004357v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830313v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millioz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>