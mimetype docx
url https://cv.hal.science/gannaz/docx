--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -312,235 +312,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
+                <w:t xml:space="preserve">Local Whittle estimation with (quasi-)analytic wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Time Series Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.421-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtsa.12719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194218v3</w:t>
+                <w:t xml:space="preserve">hal-03272326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Whittle estimation with (quasi-)analytic wavelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Gannaz</w:t>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Time Series Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (3), pp.421-443. </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtsa.12719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272326v3</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality of wavelet covariances and of multivariate wavelet Whittle estimators</w:t>
               </w:r>
@@ -604,90 +604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepest Voting: a new way of electing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -825,51 +825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on approximate Hilbert pairs of wavelet filters with common factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,51 +942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based and Fourier-based multivariate Whittle estimation: multiwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1033,51 +1033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate wavelet Whittle estimation in long-range dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1488,697 +1488,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Brain Connectivity Graph Inference: A Novel Validation Approach</w:t>
+                <w:t xml:space="preserve">Data Driven Production Bottleneck Detection in a Bearing Manufacturing Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chevaux</w:t>
+                <w:t xml:space="preserve">Ahmad Rezaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fahkar</w:t>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Guerre-Chaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.1844-1849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995510v1</w:t>
+                <w:t xml:space="preserve">hal-05396834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Correlation Matrices with Graph Structures Using Convex Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
+                <w:t xml:space="preserve">Regularisation Ridge de la régression PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">56es Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963660v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Production Bottleneck Detection in a Bearing Manufacturing Line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de Matrices de Corrélation avec des Structures de Graphe par Optimisation Convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+                <w:t xml:space="preserve">Ali Fahkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Guerre-Chaley</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396834v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularisation Ridge de la régression PLS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+                <w:t xml:space="preserve">Génération de modèles graphiques par optimisation convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56es Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille (FRANCE), France</w:t>
+              <w:t xml:space="preserve">JDS 2025 - 56es Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554918v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de Matrices de Corrélation avec des Structures de Graphe par Optimisation Convexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Benchmarking Brain Connectivity Graph Inference: A Novel Validation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fahkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004357v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de modèles graphiques par optimisation convexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Generating Correlation Matrices with Graph Structures Using Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2025 - 56es Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540854v1</w:t>
+                <w:t xml:space="preserve">hal-04963660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non asymptotique de la régression PLS à une composante</w:t>
               </w:r>
@@ -2253,761 +2253,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
+                <w:t xml:space="preserve">Génération de modèles graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810253v1</w:t>
+                <w:t xml:space="preserve">hal-03811642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance and phase recovery for multivariate time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nonparametric Statistics - ISNPS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto (Portugal), Portugal. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810075v1</w:t>
+                <w:t xml:space="preserve">hal-04141050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de modèles graphiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811642v1</w:t>
+                <w:t xml:space="preserve">hal-03649201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outliers Detection in Functional Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covariance and phase recovery for multivariate time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classification and Data Science in the Digital Age - Book of Abstracts IFCS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto (Portugal), Portugal. pp.77</w:t>
+              <w:t xml:space="preserve">International Symposium on Nonparametric Statistics - ISNPS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141050v1</w:t>
+                <w:t xml:space="preserve">hal-03810075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et détection d'anomalies dans les données fonctionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649201v1</w:t>
+                <w:t xml:space="preserve">hal-03810253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph inference from multivariate time series with long-range dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outlier detection in sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Network for Business and Industrial Statistics -2021 Online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810063v1</w:t>
+                <w:t xml:space="preserve">hal-03561337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier detection in sensor networks</w:t>
+                <w:t xml:space="preserve">Détection d'anomalies dans les données fonctionnelles multivariées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Amovin-Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Business and Industrial Statistics -2021 Online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens - 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561337v1</w:t>
+                <w:t xml:space="preserve">hal-03561392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies dans les données fonctionnelles multivariées.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph inference from multivariate time series with long-range dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens - 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Oléron, France</w:t>
+              <w:t xml:space="preserve">CMStatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561392v1</w:t>
+                <w:t xml:space="preserve">hal-03810063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies dans des données fonctionnelles multivariées</w:t>
               </w:r>
@@ -3183,51 +3183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based graph inference using multiple testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes analytiques, application à l'analyse des processus multivariés à longue mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic wavelets for multivariate time series analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the fractal connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ATLAS - mathematical and algorithmimcal approaches for high dimensional problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet estimation in multivariate time series models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatMathAppli 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3853,51 +3853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the fractal connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Challenges in Neuroscience workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4174,51 +4174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Whittle estimation in multivariate time series models: application to fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonparametric Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-96941-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,77 +4275,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de modèles graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIII ème Colloque Francophone de Traitement Du Signal et Des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4383,51 +4383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of fractal connectivity in multivariate time series with long-range dependence: application to cerebral connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatLearn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,64 +5107,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepest voting on rankings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Gavra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,246 +5215,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">A non-asymptotic upper bound in prediction for the PLS estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631154v1</w:t>
+                <w:t xml:space="preserve">hal-04732627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-asymptotic upper bound in prediction for the PLS estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Castelli</w:t>
+                <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732627v1</w:t>
+                <w:t xml:space="preserve">hal-04631154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic control of FWER under Gaussian assumption: application to correlation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A313663"/>
+    <w:nsid w:val="4452BB76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5819,51 +5819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gannaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1456-4985" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125124732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gannaz_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272326v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068460v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01613583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.06.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v089.i06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079645v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0310-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012077v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9019-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakhar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezaee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guerre-Chaley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004357v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830313v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millioz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gannaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1456-4985" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125124732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gannaz_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272326v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068460v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255849v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Amovin-Assagba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107496" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01613583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.06.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v089.i06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079645v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0310-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012077v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-007-9019-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezaee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guerre-Chaley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.310" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004357v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahkar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakhar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03649201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mozul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830313v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millioz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>