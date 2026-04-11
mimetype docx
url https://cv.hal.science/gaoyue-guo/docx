--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -31,866 +31,1722 @@
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gaoyue Guo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignant-chercheur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">gaoyue-guo</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-3978-5418</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">194300943</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> arXiv : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">guo_g_1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">McKean–Vlasov equations involving hitting times: Blow-ups and global solvability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The football model, stochastic ordering and martingale transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenpin Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuming Paul Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576917v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Mean-Field Belavkin Filtering Equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infinite Dimensional Mean-Field Belavkin Equation: Well-posedness and Derivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hérouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306445v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong equivalence between metrics of Wasserstein type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">McKean–Vlasov equations involving hitting times: Blow-ups and global solvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhan Bayraktar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenpin Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Paul Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1B), pp.1600-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-AAP1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-ecp383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04584954v1</w:t>
+                <w:t xml:space="preserve">hal-04576917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST PRICING AND HEDGING OF OPTIONS ON MULTIPLE ASSETS AND ITS NUMERICS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Randomness and early termination: what makes a game exciting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Howison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Possamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Reisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (1-2), pp.135-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-024-01340-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584963v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Results on Skorokhod Embedding and Robust Hedging with Local Time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Mean-Field Belavkin Filtering Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry-Labordère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-017-1201-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2910-2915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899343v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tightness and duality of martingale transport on the Skorokhod space *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mean field game of mutual holding with defaultable agents, and systemic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Fabrice Djete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Touzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.24-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1658668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247005v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Skorokhod embedding under finitely-many marginal constraints *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Systemic robustness: a mean-field particle system approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nizar Touzi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenpin Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Paul Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.727-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mafi.12459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247004v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the monotonicity principle of optimal Skorokhod embedding problem *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strong equivalence between metrics of Wasserstein type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-ecp383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROBUST PRICING AND HEDGING OF OPTIONS ON MULTIPLE ASSETS AND ITS NUMERICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational methods for martingale optimal transport problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Obłój</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-AAP1481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Results on Skorokhod Embedding and Robust Hedging with Local Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry-Labordère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179 (2), pp.569-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-017-1201-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tightness and duality of martingale transport on the Skorokhod space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolu Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.927-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Skorokhod embedding under finitely-many marginal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Touzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.15M1025256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1025256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Arbitrage-Free SVI Volatility Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.619-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120900320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the monotonicity principle of optimal Skorokhod embedding problem *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -900,964 +1756,872 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed quantum particles system with graphon interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Amini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE Conference on Decision and Control, Dec 2024, Milan (Italie), Italy. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10885856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphon Quantum Filtering Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Amini</w:t>
+                <w:t xml:space="preserve">Optimal resource allocation for maintaining system solvency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenpin Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina H. Amini</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399468v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Mean-Field Belavkin Equation: Well-posedness and Derivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stability of supermartingale optimal transport problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuoqing Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominykas Norgilas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185070v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The football model, stochastic ordering and martingale transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Graphon Quantum Filtering Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina H. Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04983005v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion on Fubini extensions and applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stabilization of jump-diffusion stochastic differential equations by hysteresis switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399469v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field limit of particle systems with absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Brownian motion on Fubini extensions and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina H. Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584980v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomness and early termination: what makes a game exciting?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mean-field limit of particle systems with absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584978v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field game of mutual holding with defaultable agents, and systemic risk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A stability result on optimal Skorokhod embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04584970v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time Martingale Optimal Transport and Optimal Skorokhod Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probability [math.PR]. Université Paris Saclay (COmUE), 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLX038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01494815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1923,51 +2687,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="96935EE7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2004,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Bayraktar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpin Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Paul Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Chalal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ecp383" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry-Labord&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1201-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Amini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885856" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;rouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983005v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584980v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Fabrice Djete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaoyue-guo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3978-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194300943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guo_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983005v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpin Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;rouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Bayraktar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Paul Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Howison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Possama&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01340-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Chalal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289877" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Fabrice Djete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1658668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ecp383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ob&#322;&#243;j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1481" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry-Labord&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1201-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.07.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1025256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Neufcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Amini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqing Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Norgilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584980v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>