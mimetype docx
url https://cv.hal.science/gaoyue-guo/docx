--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -515,248 +515,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomness and early termination: what makes a game exciting?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Mean-Field Belavkin Filtering Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christoph Reisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-024-01340-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2910-2915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584978v1</w:t>
+                <w:t xml:space="preserve">hal-04306445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Mean-Field Belavkin Filtering Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Randomness and early termination: what makes a game exciting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Howison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Chalal</w:t>
+                <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Amini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+                <w:t xml:space="preserve">Christoph Reisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.2910-2915. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (1-2), pp.135-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-024-01340-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306445v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field game of mutual holding with defaultable agents, and systemic risk</w:t>
               </w:r>
@@ -1770,64 +1770,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed quantum particles system with graphon interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina H. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina H. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyue Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2689,51 +2689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96935EE7"/>
+    <w:nsid w:val="8FF44E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaoyue-guo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3978-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194300943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guo_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983005v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpin Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;rouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Bayraktar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Paul Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Howison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Possama&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01340-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Chalal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289877" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Fabrice Djete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1658668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ecp383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ob&#322;&#243;j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1481" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry-Labord&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1201-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.07.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1025256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Neufcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Amini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqing Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Norgilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584980v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaoyue-guo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3978-5418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194300943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guo_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983005v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpin Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;rouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Bayraktar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Paul Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Chalal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Howison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Possama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01340-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Fabrice Djete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1658668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ecp383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ob&#322;&#243;j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1481" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry-Labord&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1201-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.07.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1025256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Neufcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Amini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqing Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Norgilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584980v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>