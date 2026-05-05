--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -66,6340 +66,6307 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The confidence-noise confidence-boost (CNCB) model of confidence rating data</w:t>
+                <w:t xml:space="preserve">Contrasting holistic-compensatory with probabilistic heuristic strategies in multi-attribute decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+                <w:t xml:space="preserve">Gal Atun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Usher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012451⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-025-02795-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042710v1</w:t>
+                <w:t xml:space="preserve">hal-05578672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cues for experimenter incompetence influence choice blindness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual misperceptions in favour of living beings in Parkinson's disease: A psychophysical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorka Navarrete</w:t>
+                <w:t xml:space="preserve">L. Cleret de Langavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+                <w:t xml:space="preserve">S. Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Bachoud-Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103887⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182 (3), pp.144 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087006v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common factor underlying individual differences in confirmation bias</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The confidence-noise confidence-boost (CNCB) model of confidence rating data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predrag Teovanović</w:t>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.27795. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-78053-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839711v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Overconfidence Bias Influences Suboptimality in Perceptual Decision Making</w:t>
+                <w:t xml:space="preserve">Social cues for experimenter incompetence influence choice blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+                <w:t xml:space="preserve">Nicolás Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+                <w:t xml:space="preserve">Gorka Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0001091⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.103887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197403v1</w:t>
+                <w:t xml:space="preserve">hal-05087006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">A common factor underlying individual differences in confirmation bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Teovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.27795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-78053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197610v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The striatum in time production: The model of Huntington's disease in longitudinal study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fraisse</w:t>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Youssov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2022.108459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 152 (n° 9), pp. 2544-2558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197412v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heuristics-and-biases inventory: An open-source tool to explore individual differences in rationality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berthet</w:t>
+                <w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1145246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.530-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333429v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The striatum in time production: The model of Huntington's disease in longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Youssov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2022.108459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197586v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition tracks sensitivity following involuntary shifts of visual attention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+                <w:t xml:space="preserve">The heuristics-and-biases inventory: An open-source tool to explore individual differences in rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-022-02212-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1145246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919764v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metacognition tracks sensitivity following involuntary shifts of visual attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sanchez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.1136-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-022-02212-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203061v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila El Mardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581013v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of false statements on visual perception hinge on social suggestibility.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+                <w:t xml:space="preserve">How Overconfidence Bias Influences Suboptimality in Perceptual Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48 (8), pp.889-900. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0001024⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.537-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0001091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919903v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I did most of the work! Three sources of bias in bargaining with joint production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Cavalan</w:t>
+                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (9), pp.2083-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919750v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in decision-making: A test of a one-factor model of rationality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Autissier</w:t>
+                <w:t xml:space="preserve">Effects of false statements on visual perception hinge on social suggestibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Anlló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2021.111485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (8), pp.889-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0001024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532489v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus goals for the field of visual metacognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Charles</w:t>
+                <w:t xml:space="preserve">I did most of the work! Three sources of bias in bargaining with joint production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.102566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17456916221075615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03215411v3</w:t>
+                <w:t xml:space="preserve">hal-03919750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling perceptual confidence and the confidence forced-choice paradigm.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+                <w:t xml:space="preserve">Individual differences in decision-making: A test of a one-factor model of rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2021.111485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/rev0000312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452165v1</w:t>
+                <w:t xml:space="preserve">hal-03532489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive blindness in temporal selection during the deployment of spatial attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Recht</w:t>
+                <w:t xml:space="preserve">Consensus goals for the field of visual metacognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarryn Balsdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Denison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104864⟩</w:t>
+              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.1746-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17456916221075615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329206v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215411v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble perception: Extracting the average of perceptual versus numerical stimuli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rosenbaum</w:t>
+                <w:t xml:space="preserve">Modeling perceptual confidence and the confidence forced-choice paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Usher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-020-02192-y⟩</w:t>
+              <w:t xml:space="preserve">Psychological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (5), p. 976-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/rev0000312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185523v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How economic success shapes redistribution: The role of self-serving beliefs, in-group bias and justice principles.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">Global visual confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1233-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-020-01869-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329203v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitasking costs on metacognition in a triple-task paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Berberian</w:t>
+                <w:t xml:space="preserve">The specific role of the striatum in interval timing: The Huntington’s disease model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cleret de Langavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-01967-0⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.102865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329190v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence can be automatically integrated across two visual decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Confidence guides priority between forthcoming tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000884⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.18320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97884-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184996v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence guides priority between forthcoming tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
+                <w:t xml:space="preserve">An implicit representation of stimulus ambiguity in pupil size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Egré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97884-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2107997118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490588v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global visual confidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Lee</w:t>
+                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-020-01869-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185526v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specific role of the striatum in interval timing: The Huntington’s disease model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cleret de Langavant</w:t>
+                <w:t xml:space="preserve">Metacognitive blindness in temporal selection during the deployment of spatial attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102865⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.104864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490594v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit representation of stimulus ambiguity in pupil size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+                <w:t xml:space="preserve">Ensemble perception: Extracting the average of perceptual versus numerical stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Usher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2107997118⟩</w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.956-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-020-02192-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448538v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">How economic success shapes redistribution: The role of self-serving beliefs, in-group bias and justice principles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huber-Yahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.932-949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948760v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence as a Priority Signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lemarchand</w:t>
+                <w:t xml:space="preserve">Multitasking costs on metacognition in a triple-task paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahiko Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797620925039⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.2075-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-01967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958760v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of perceptual metacognition in a dual-task paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Confidence can be automatically integrated across two visual decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahiko Konishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-020-01779-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201751v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">Resilience of perceptual metacognition in a dual-task paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahiko Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229096⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1259-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-020-01779-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510463v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocortisone decreases metacognitive efficiency independent of perceived stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carolina Manosalva</w:t>
+                <w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71061-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958758v1</w:t>
+                <w:t xml:space="preserve">hal-02510463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Confidence Database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alan Lee</w:t>
+                <w:t xml:space="preserve">Confidence as a Priority Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Adler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (3), pp.317-325. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (9), pp.1084-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0956797620925039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958766v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal attention causes systematic biases in visual confidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+                <w:t xml:space="preserve">Hydrocortisone decreases metacognitive efficiency independent of perceived stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Vivanco-Carlevari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Manosalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.11622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48063-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383550v1</w:t>
+                <w:t xml:space="preserve">hal-02958758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does social context impact metacognition? Evidence from stereotype threat in a visual search task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">The Confidence Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobe Desender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215050⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130408v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive ability predicts learning cue-stimulus associations in the absence of external feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">Temporal attention causes systematic biases in visual confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23936-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.11622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48063-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761531v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Perception: Laurel and Yanny Together at Last</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does social context impact metacognition? Evidence from stereotype threat in a visual search task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Régner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01907506v1</w:t>
+                <w:t xml:space="preserve">hal-02130408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual variability in auditory scene analysis revealed by confidence judgements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pelofi</w:t>
+                <w:t xml:space="preserve">Auditory Perception: Laurel and Yanny Together at Last</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Egré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0107⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (13), pp.R739-R741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478152v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of evidence reliability on sensitivity and bias in decision confidence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annika Boldt</w:t>
+                <w:t xml:space="preserve">Metacognitive ability predicts learning cue-stimulus associations in the absence of external feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nick Yeung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000404⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23936-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659634v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuppressible Repetition Suppression and exemplar-specific Expectation Suppression in the Fusiform Face Area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of evidence reliability on sensitivity and bias in decision confidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roux</w:t>
+                <w:t xml:space="preserve">Annika Boldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Yeung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00243-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (8), pp.1520-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659627v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence as a Common Currency between Vision and Audition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsuppressible Repetition Suppression and exemplar-specific Expectation Suppression in the Fusiform Face Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Pajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147901⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00243-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300447v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighting mean and variability during confidence judgments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interindividual variability in auditory scene analysis revealed by confidence judgements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Egré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120870⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1714), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241982v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unreliable evidence: 2 sources of uncertainty during perceptual choice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confidence as a Common Currency between Vision and Audition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Summerfield</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bht287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916082v1</w:t>
+                <w:t xml:space="preserve">hal-01300447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Gain Control during Human Perceptual Choice.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighting mean and variability during confidence judgments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2014.01.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968474v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming by the variability of visual information.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Unreliable evidence: 2 sources of uncertainty during perceptual choice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejo Nevado-Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1308674111⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.937-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bht287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048628v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Confidence Use a Common Currency Across Two Visual Tasks?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priming by the variability of visual information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (21), pp.7873-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1308674111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0956797614528956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01048627v1</w:t>
+                <w:t xml:space="preserve">hal-01048628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent repetition enhancement and suppression responses in extrastriate visual cortex</w:t>
+                <w:t xml:space="preserve">Does Confidence Use a Common Currency Across Two Visual Tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher Summerfield</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhs211⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (6), pp.1286-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797614528956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916057v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagueness and Order Effects in Color Categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Egré</w:t>
+                <w:t xml:space="preserve">Adaptive Gain Control during Human Perceptual Choice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cheadle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tsetsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10849-013-9183-7⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (6), pp.1429-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01048623v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural marker of perceptual consciousness in infants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Stahlhut</w:t>
+                <w:t xml:space="preserve">Vagueness and Order Effects in Color Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Egré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie V Gelskov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Ripley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1232509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.391-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10849-013-9183-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241987v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping multivoxel patterns for two levels of visual expectation.</w:t>
+                <w:t xml:space="preserve">Concurrent repetition enhancement and suppression responses in extrastriate visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Stokes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Tobias Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00158⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (9), pp.2235-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhs211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916052v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic fluctuations in evidence accumulation during decision making in the human brain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+                <w:t xml:space="preserve">A neural marker of perceptual consciousness in infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Stahlhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Scholl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofie V Gelskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo S Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.09.015⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 340 (6130), pp.376-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1232509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916078v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust averaging during perceptual judgment.</w:t>
+                <w:t xml:space="preserve">Overlapping multivoxel patterns for two levels of visual expectation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa M Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1104517108⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916060v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual awareness and categorical representation of faces: evidence from masked priming.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhythmic fluctuations in evidence accumulation during decision making in the human brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (4), pp.847-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00916067v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Scalp Electroencephalography Reveals that Repetition Suppression Varies with Expectation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Robust averaging during perceptual judgment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Summerfield</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00067⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (32), pp.13341-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1104517108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916076v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral bases of subliminal speech priming.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Perceptual awareness and categorical representation of faces: evidence from masked priming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (1), pp.922-9. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.1272-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916072v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How rich is consciousness? The partial awareness hypothesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+                <w:t xml:space="preserve">Human Scalp Electroencephalography Reveals that Repetition Suppression Varies with Expectation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mareike Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916065v1</w:t>
+                <w:t xml:space="preserve">hal-00916076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oblique illusion modulated by visibility: Non-monotonic sensory integration in orientation processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (10), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6446,51 +6413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How spatial frequencies and visual awareness interact during face processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (1), pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6518,253 +6485,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual illusions in brief visual presentations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral bases of subliminal speech priming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2009.03.002⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.922-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916074v1</w:t>
+                <w:t xml:space="preserve">hal-00916072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How rich is consciousness? The partial awareness hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (7), pp.301-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual illusions in brief visual presentations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (3), pp.569-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2009.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subliminal speech perception and auditory streaming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (2), pp.267-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2008.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6774,117 +7012,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04075783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6894,146 +7132,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and Implicit Access to Ambiguity in Frequency Shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson E. Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Égré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7043,144 +7281,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOBEL, LE JEU DE LA DECOUVERTE SCIENTIFIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7327,51 +7565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Marchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Navarrete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103887" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78053-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1145246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Recht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02212-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Anll&#243;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Watanabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2021.111485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Usher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02192-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiko Konishi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01967-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97884-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01869-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cleret de Langavant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102865" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Graves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107997118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemarchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797620925039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Compain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01779-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Vivanco-Carlevari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Medina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manosalva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71061-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383550v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48063-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelofi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659634v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Boldt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Yeung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Pajani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00243-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Corre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120870" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Michael" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Nevado-Holgado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Summerfield" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht287" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cheadle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wyart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsetsos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Myers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.01.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308674111" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614528956" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Waszczuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Egner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs211" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ripley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-013-9183-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQJQ3R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M Johnen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00158" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scholl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.09.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1104517108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.02.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB49CSBH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mareike Johnen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916065v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2010.04.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P721XDGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.10.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797609354064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.03.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6PK4BC9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL6T34SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson E. Graves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;gr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0964" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Atun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Usher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02795-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cleret de Langavant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.12.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Marchant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Navarrete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78053-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108459" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1145246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Recht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02212-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Anll&#243;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Watanabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2021.111485" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01869-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cleret de Langavant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102865" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97884-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Graves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107997118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02192-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiko Konishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01967-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Compain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01779-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemarchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797620925039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Vivanco-Carlevari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manosalva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71061-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48063-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Boldt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Yeung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000404" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Pajani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00243-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelofi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147901" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120870" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Michael" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Nevado-Holgado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Summerfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht287" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308674111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614528956" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cheadle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wyart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsetsos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Myers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.01.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ripley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-013-9183-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQJQ3R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Waszczuk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Egner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M Johnen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00158" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scholl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.09.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1104517108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB49CSBH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mareike Johnen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.10.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797609354064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2010.04.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P721XDGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.03.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6PK4BC9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL6T34SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson E. Graves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;gr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0964" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>