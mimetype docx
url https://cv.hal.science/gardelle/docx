--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting holistic-compensatory with probabilistic heuristic strategies in multi-attribute decisions</w:t>
+                <w:t xml:space="preserve">Visual misperceptions in favour of living beings in Parkinson's disease: A psychophysical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gal Atun</w:t>
+                <w:t xml:space="preserve">L. Cleret de Langavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Bachoud-Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-025-02795-2⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182 (3), pp.144 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578672v1</w:t>
+                <w:t xml:space="preserve">hal-05578684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual misperceptions in favour of living beings in Parkinson's disease: A psychophysical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contrasting holistic-compensatory with probabilistic heuristic strategies in multi-attribute decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gal Atun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Bachoud-Lévi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marius Usher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 182 (3), pp.144 - 154. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-025-02795-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578684v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The confidence-noise confidence-boost (CNCB) model of confidence rating data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -461,51 +461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -595,51 +595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predrag Teovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.27795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -667,858 +667,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
+                <w:t xml:space="preserve">How Overconfidence Bias Influences Suboptimality in Perceptual Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cavalan</w:t>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.537-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0001091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197610v1</w:t>
+                <w:t xml:space="preserve">hal-04197403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211, pp.530-548. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The striatum in time production: The model of Huntington's disease in longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Youssov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bapst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2022.108459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heuristics-and-biases inventory: An open-source tool to explore individual differences in rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1145246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition tracks sensitivity following involuntary shifts of visual attention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 152 (n° 9), pp. 2544-2558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-022-02212-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03919764v1</w:t>
+                <w:t xml:space="preserve">hal-04197610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metacognition tracks sensitivity following involuntary shifts of visual attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pereira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.1136-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-022-02212-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203061v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Overconfidence Bias Influences Suboptimality in Perceptual Decision Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wassila El Mardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (4), pp.537-548. </w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0001091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197403v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (8), pp.889-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,77 +1712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I did most of the work! Three sources of bias in bargaining with joint production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93, pp.102566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1959,51 +1959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarryn Balsdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Denison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,51 +2067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling perceptual confidence and the confidence forced-choice paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (5), p. 976-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2139,1521 +2139,1521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global visual confidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metacognitive blindness in temporal selection during the deployment of spatial attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-020-01869-7⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.104864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185526v1</w:t>
+                <w:t xml:space="preserve">hal-03329206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specific role of the striatum in interval timing: The Huntington’s disease model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blanche Bapst</w:t>
+                <w:t xml:space="preserve">Confidence can be automatically integrated across two visual decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cleret de Langavant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mahiko Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.102865. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490594v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence guides priority between forthcoming tasks</w:t>
+                <w:t xml:space="preserve">How economic success shapes redistribution: The role of self-serving beliefs, in-group bias and justice principles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Camille Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huber-Yahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.932-949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490588v1</w:t>
+                <w:t xml:space="preserve">hal-03329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit representation of stimulus ambiguity in pupil size</w:t>
+                <w:t xml:space="preserve">Ensemble perception: Extracting the average of perceptual versus numerical stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson Graves</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">David Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Usher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2107997118⟩</w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.956-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-020-02192-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448538v1</w:t>
+                <w:t xml:space="preserve">hal-03185523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multitasking costs on metacognition in a triple-task paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahiko Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.2075-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-01967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948760v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive blindness in temporal selection during the deployment of spatial attention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global visual confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104864⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1233-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-020-01869-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329206v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble perception: Extracting the average of perceptual versus numerical stimuli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The specific role of the striatum in interval timing: The Huntington’s disease model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cleret de Langavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-020-02192-y⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.102865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185523v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How economic success shapes redistribution: The role of self-serving beliefs, in-group bias and justice principles.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Confidence guides priority between forthcoming tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.18320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97884-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329203v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitasking costs on metacognition in a triple-task paradigm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An implicit representation of stimulus ambiguity in pupil size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Egré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-01967-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2107997118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329190v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence can be automatically integrated across two visual decisions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (2), pp.161-171. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0000884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184996v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of perceptual metacognition in a dual-task paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahiko Konishi</w:t>
+                <w:t xml:space="preserve">Confidence as a Priority Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Compain</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maxime Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (6), pp.1259-1268. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (9), pp.1084-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-020-01779-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0956797620925039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201751v1</w:t>
+                <w:t xml:space="preserve">hal-02958760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Resilience of perceptual metacognition in a dual-task paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahiko Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229096⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1259-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-020-01779-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510463v1</w:t>
+                <w:t xml:space="preserve">hal-03201751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence as a Priority Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Camille Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (9), pp.1084-1096. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0956797620925039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958760v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocortisone decreases metacognitive efficiency independent of perceived stress</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Manosalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.14100. </w:t>
@@ -3799,77 +3799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dobromir Rahnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobe Desender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.317-325. </w:t>
@@ -3907,77 +3907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal attention causes systematic biases in visual confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.11622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4050,64 +4050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Régner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hainguerlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215050. </w:t>
@@ -4139,629 +4139,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Perception: Laurel and Yanny Together at Last</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metacognitive ability predicts learning cue-stimulus associations in the absence of external feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Egré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23936-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907506v1</w:t>
+                <w:t xml:space="preserve">hal-01761531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive ability predicts learning cue-stimulus associations in the absence of external feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Auditory Perception: Laurel and Yanny Together at Last</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Egré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (13), pp.R739-R741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23936-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761531v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of evidence reliability on sensitivity and bias in decision confidence.</w:t>
+                <w:t xml:space="preserve">Interindividual variability in auditory scene analysis revealed by confidence judgements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Boldt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Claire Pelofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nick Yeung</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Egré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000404⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1714), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659634v1</w:t>
+                <w:t xml:space="preserve">hal-01478152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsuppressible Repetition Suppression and exemplar-specific Expectation Suppression in the Fusiform Face Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Pajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréliane Pajani</w:t>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Kouider</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-00243-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual variability in auditory scene analysis revealed by confidence judgements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of evidence reliability on sensitivity and bias in decision confidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Boldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pelofi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+                <w:t xml:space="preserve">Nick Yeung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 372 (1714), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (8), pp.1520-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478152v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence as a Common Currency between Vision and Audition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,51 +4821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighting mean and variability during confidence judgments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4925,51 +4925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unreliable evidence: 2 sources of uncertainty during perceptual choice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejo Nevado-Holgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,399 +5023,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming by the variability of visual information.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive Gain Control during Human Perceptual Choice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cheadle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tsetsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1308674111⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (6), pp.1429-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048628v1</w:t>
+                <w:t xml:space="preserve">hal-00968474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Confidence Use a Common Currency Across Two Visual Tasks?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Priming by the variability of visual information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797614528956⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (21), pp.7873-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1308674111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048627v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Gain Control during Human Perceptual Choice.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does Confidence Use a Common Currency Across Two Visual Tasks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 81 (6), pp.1429-1441. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (6), pp.1286-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2014.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0956797614528956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968474v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagueness and Order Effects in Color Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Egré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ripley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent repetition enhancement and suppression responses in extrastriate visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,334 +5585,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural marker of perceptual consciousness in infants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+                <w:t xml:space="preserve">Overlapping multivoxel patterns for two levels of visual expectation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Stahlhut</w:t>
+                <w:t xml:space="preserve">Mark Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie V Gelskov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa M Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1232509⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241987v1</w:t>
+                <w:t xml:space="preserve">hal-00916052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping multivoxel patterns for two levels of visual expectation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+                <w:t xml:space="preserve">A neural marker of perceptual consciousness in infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Stahlhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie V Gelskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Stokes</w:t>
+                <w:t xml:space="preserve">Leonardo S Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa M Johnen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Dutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.158. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 340 (6130), pp.376-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1232509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916052v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic fluctuations in evidence accumulation during decision making in the human brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,51 +5972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust averaging during perceptual judgment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6063,77 +6063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual awareness and categorical representation of faces: evidence from masked priming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (4), pp.1272-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6192,77 +6192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Scalp Electroencephalography Reveals that Repetition Suppression Varies with Expectation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Summerfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mareike Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6290,549 +6290,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oblique illusion modulated by visibility: Non-monotonic sensory integration in orientation processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How rich is consciousness? The partial awareness hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/10.10.6⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (7), pp.301-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915992v1</w:t>
+                <w:t xml:space="preserve">hal-00916065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How spatial frequencies and visual awareness interact during face processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cerebral bases of subliminal speech priming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797609354064⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.922-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916069v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral bases of subliminal speech priming.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">How spatial frequencies and visual awareness interact during face processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.08.043⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (1), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797609354064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00916072v1</w:t>
+                <w:t xml:space="preserve">hal-00916069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How rich is consciousness? The partial awareness hypothesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">An oblique illusion modulated by visibility: Non-monotonic sensory integration in orientation processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sackur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (10), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/10.10.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2010.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00916065v1</w:t>
+                <w:t xml:space="preserve">hal-00915992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual illusions in brief visual presentations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (3), pp.569-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6878,77 +6878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subliminal speech perception and auditory streaming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (2), pp.267-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7026,77 +7026,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7172,64 +7172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson E. Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Égré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7321,51 +7321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7565,51 +7565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Atun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Usher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02795-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cleret de Langavant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.12.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Marchant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Navarrete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78053-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108459" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1145246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Recht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02212-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Anll&#243;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Watanabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2021.111485" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01869-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cleret de Langavant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102865" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97884-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Graves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107997118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02192-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiko Konishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01967-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Compain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01779-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemarchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797620925039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Vivanco-Carlevari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manosalva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71061-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48063-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Boldt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Yeung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000404" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Pajani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00243-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelofi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147901" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120870" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Michael" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Nevado-Holgado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Summerfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht287" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308674111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614528956" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cheadle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wyart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsetsos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Myers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.01.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ripley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-013-9183-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQJQ3R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Waszczuk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Egner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M Johnen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00158" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scholl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.09.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1104517108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB49CSBH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mareike Johnen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.10.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797609354064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2010.04.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P721XDGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.03.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6PK4BC9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL6T34SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson E. Graves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;gr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0964" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cleret de Langavant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.12.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Atun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Usher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02795-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Marchant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Navarrete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78053-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1145246" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Recht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02212-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Anll&#243;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Watanabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2021.111485" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104864" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiko Konishi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02192-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01967-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01869-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cleret de Langavant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102865" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97884-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Graves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107997118" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemarchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797620925039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Compain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-020-01779-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Vivanco-Carlevari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manosalva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71061-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48063-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelofi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Pajani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00243-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Boldt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Yeung" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000404" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147901" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120870" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Michael" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Nevado-Holgado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Summerfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht287" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cheadle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wyart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsetsos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Myers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.01.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308674111" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614528956" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ripley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-013-9183-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQJQ3R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Waszczuk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Egner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M Johnen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scholl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.09.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1104517108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB49CSBH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mareike Johnen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2010.04.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P721XDGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797609354064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.10.6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.03.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6PK4BC9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL6T34SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson E. Graves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#201;gr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0964" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>