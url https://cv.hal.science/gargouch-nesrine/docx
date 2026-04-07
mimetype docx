--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS HUMANIZING THE N-GLYCOSYLATION OF ANTIBODIES PRODUCED IN PHAEODACTYLUM TRICORNUTUM THROUGH PTTMEM165</w:t>
+                <w:t xml:space="preserve">Les photo-bioréacteurs à membranes immergées pour la culture de microalgues et l'extraction de leurs composés extracellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Gargouch</w:t>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Siaut</w:t>
+                <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Herbaut</w:t>
+                <w:t xml:space="preserve">Khadija Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianey Deleplace</w:t>
+                <w:t xml:space="preserve">Aleksandra Hajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Legrand</w:t>
+                <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th INTRENATIONAL MARINE BIOTECHNOLOGY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIVERSITE DE BREST, Jul 2025, BREST, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169988v1</w:t>
+                <w:t xml:space="preserve">hal-05093372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photo-bioréacteurs à membranes immergées pour la culture de microalgues et l'extraction de leurs composés extracellulaires</w:t>
+                <w:t xml:space="preserve">TOWARDS HUMANIZING THE N-GLYCOSYLATION OF ANTIBODIES PRODUCED IN PHAEODACTYLUM TRICORNUTUM THROUGH PTTMEM165</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Massé</w:t>
+                <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Balti</w:t>
+                <w:t xml:space="preserve">Magali Siaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Samhat</w:t>
+                <w:t xml:space="preserve">Mélissandre Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Hajder</w:t>
+                <w:t xml:space="preserve">Vianey Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">13th INTRENATIONAL MARINE BIOTECHNOLOGY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIVERSITE DE BREST, Jul 2025, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093372v1</w:t>
+                <w:t xml:space="preserve">hal-05169988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of culture conditions on the secretion of eGFP driven by the nitrate reductase promoter in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
@@ -494,51 +494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bioraffinage de micro-algues : exemple de la valorisation du milieu de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -619,90 +619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haslea ostrearia culture and marennine production: Immersed membrane photobioreactor robustness towards biological variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Gargouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Algal Biomass, Biofuels and Bioproducts (AlgalBBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach, Hawaii, United States</w:t>
@@ -763,51 +763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a greener pharmaceutical industry using microalgae as a cell biofactory for the production of biologics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Toustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,51 +951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submerged membrane photobioreactor for the cultivation of Haslea ostrearia and the continuous extraction of extracellular marennine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,51 +1314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Exopolysaccharide from Porphyridium marinum to Contend with Bacterial Proliferation, Biofilm Formation, and Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New horizons in culture and valorization of red microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced B-phycoerythrin production by the red microalga Porphyridium marinum: A powerful agent in industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Karkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,64 +2029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TMEM165, a new molecular actor involved in the regulation of the N-glycosylation of the marine microalgae Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gargouch Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la microalgue rouge Porphyridium marinum sous différentes conditions de culture et valorisation de ces métabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Clermont Auvergne [2017-2020]; Université de Sfax (Tunisie), 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018CLFAC095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2413,51 +2413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Siaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Herbaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Deleplace" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouch Nesrine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pedron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Desch&#234;nes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-22080-7.00009-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargouch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103285" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Touchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126922" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karkouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Tabbene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19020066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Elkahoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.09.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karkouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.07.139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zormati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Mallek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1155-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04617847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Deleplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02389370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Siaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Herbaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Deleplace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouch Nesrine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pedron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Desch&#234;nes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-22080-7.00009-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargouch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103285" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Touchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126922" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karkouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Tabbene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19020066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Elkahoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.09.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karkouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.07.139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zormati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Mallek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1155-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04617847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Deleplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02389370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>