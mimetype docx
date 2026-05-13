--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -66,311 +66,311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photo-bioréacteurs à membranes immergées pour la culture de microalgues et l'extraction de leurs composés extracellulaires</w:t>
+                <w:t xml:space="preserve">TOWARDS HUMANIZING THE N-GLYCOSYLATION OF ANTIBODIES PRODUCED IN PHAEODACTYLUM TRICORNUTUM THROUGH PTTMEM165</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Massé</w:t>
+                <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Balti</w:t>
+                <w:t xml:space="preserve">Magali Siaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Samhat</w:t>
+                <w:t xml:space="preserve">Mélissandre Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Hajder</w:t>
+                <w:t xml:space="preserve">Vianey Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">13th INTRENATIONAL MARINE BIOTECHNOLOGY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIVERSITE DE BREST, Jul 2025, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093372v1</w:t>
+                <w:t xml:space="preserve">hal-05169988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS HUMANIZING THE N-GLYCOSYLATION OF ANTIBODIES PRODUCED IN PHAEODACTYLUM TRICORNUTUM THROUGH PTTMEM165</w:t>
+                <w:t xml:space="preserve">Les photo-bioréacteurs à membranes immergées pour la culture de microalgues et l'extraction de leurs composés extracellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Gargouch</w:t>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Siaut</w:t>
+                <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Herbaut</w:t>
+                <w:t xml:space="preserve">Khadija Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianey Deleplace</w:t>
+                <w:t xml:space="preserve">Aleksandra Hajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Legrand</w:t>
+                <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th INTRENATIONAL MARINE BIOTECHNOLOGY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIVERSITE DE BREST, Jul 2025, BREST, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169988v1</w:t>
+                <w:t xml:space="preserve">hal-05093372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of culture conditions on the secretion of eGFP driven by the nitrate reductase promoter in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
@@ -475,271 +475,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bioraffinage de micro-algues : exemple de la valorisation du milieu de culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What about TMEM165 in microalgae! Towards understanding the role of TMEM165 in the regulation of the N-Glycosylation Pathway of Phaeodactylum tricornutum: a prerequisite for optimizing the production of biologics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargouch Nesrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianey Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pedron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
+                <w:t xml:space="preserve">Sylvain Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des journées scientifiques de Nantes université, Les Journées thématiques du CFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">ISAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428407v1</w:t>
+                <w:t xml:space="preserve">hal-05605500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bioraffinage de micro-algues : exemple de la valorisation du milieu de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Gargouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des journées scientifiques de Nantes université, Les Journées thématiques du CFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haslea ostrearia culture and marennine production: Immersed membrane photobioreactor robustness towards biological variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Gargouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Algal Biomass, Biofuels and Bioproducts (AlgalBBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -749,146 +874,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a greener pharmaceutical industry using microalgae as a cell biofactory for the production of biologics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Toustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microalgae and One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.391-412, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-443-22080-7.00009-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -898,1101 +1023,1101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of protein N-glycosylation diversity in microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia van Bockstaele-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2025.1669918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid photobioreactor operation for the intensified production of Haslea ostrearia and marennine in function of strain variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75, pp.103285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submerged membrane photobioreactor for the cultivation of Haslea ostrearia and the continuous extraction of extracellular marennine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 350, pp.126922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Exopolysaccharide from Porphyridium marinum to Contend with Bacterial Proliferation, Biofilm Formation, and Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Karkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Tabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (2), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md19020066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New horizons in culture and valorization of red microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.193-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced B-phycoerythrin production by the red microalga Porphyridium marinum: A powerful agent in industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Karkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Elkahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacteria as source of marine bioactive compounds: Molecular specific detection based on Δ9 desaturase gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Karkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105, pp.1440-1445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.07.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed methods study of ruminant brucellosis in central-eastern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaakoub Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zormati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Karkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (1), pp.39-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11250-016-1155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2002,154 +2127,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TMEM165, a new molecular actor involved in the regulation of the N-glycosylation of the marine microalgae Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gargouch Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2159,114 +2284,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la microalgue rouge Porphyridium marinum sous différentes conditions de culture et valorisation de ces métabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Clermont Auvergne [2017-2020]; Université de Sfax (Tunisie), 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018CLFAC095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02389370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2413,51 +2538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Siaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Herbaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Deleplace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouch Nesrine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pedron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Desch&#234;nes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-22080-7.00009-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargouch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103285" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Touchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126922" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karkouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Tabbene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19020066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Elkahoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.09.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karkouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.07.139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zormati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Mallek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1155-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04617847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Deleplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02389370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Siaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Herbaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Deleplace" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouch Nesrine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pedron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Desch&#234;nes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;dron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-22080-7.00009-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Touchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126922" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karkouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Tabbene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19020066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Elkahoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.09.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karkouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.07.139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zormati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Mallek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1155-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04617847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Deleplace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02389370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>