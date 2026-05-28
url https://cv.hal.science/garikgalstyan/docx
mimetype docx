--- v0 (2026-03-31)
+++ v1 (2026-05-28)
@@ -1124,151 +1124,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Общеиндоевропейские корни в древнеармянском и старофранцузском языках [Les racines indo-européennes communes en ancien arménien et en ancien français]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garik Galstyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zangak-97 (Erevan, Arménie), 107 p., 2002, 99930-2-501-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géopolitique de la Russie en Transcaucasie à travers les relations russo-arméniennes (aspect militaro-politique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inform-Znanie, Moscou (Russie), 146 p., 2002, 5-8032-0032-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406998v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04406996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1781,927 +1781,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mutation sociale et économique de l’espace urbain de Moscou après la chute de l’URSS »</w:t>
+                <w:t xml:space="preserve">« Le renouveau de l’Eglise orthodoxe russe après la chute de l’URSS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’énigme russe (sous la direction de Natalia Guilluy-Sulikashvili)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, collection Histoire et Civilisations, Presses universitaires Septentrion, pp. 127-151, 2012, 978-2-7574-0375-4</w:t>
+              <w:t xml:space="preserve">, collection Histoire et Civilisations, Presses universitaires Septentrion, pp. 69-101, 2012, 978-2-7574-0375-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406844v1</w:t>
+                <w:t xml:space="preserve">hal-04406841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le renouveau de l’Eglise orthodoxe russe après la chute de l’URSS »</w:t>
+                <w:t xml:space="preserve">« La mutation sociale et économique de l’espace urbain de Moscou après la chute de l’URSS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’énigme russe (sous la direction de Natalia Guilluy-Sulikashvili)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, collection Histoire et Civilisations, Presses universitaires Septentrion, pp. 69-101, 2012, 978-2-7574-0375-4</w:t>
+              <w:t xml:space="preserve">, collection Histoire et Civilisations, Presses universitaires Septentrion, pp. 127-151, 2012, 978-2-7574-0375-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406841v1</w:t>
+                <w:t xml:space="preserve">hal-04406844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Balle au centre : la diplomatie du « ballon rond » comme moyen de rapprochement arméno-turc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garik Galstyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du sport et géopolitique (sous la direction de Thierry Terret), collection « Espace et Temps du Sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 245-270, 2011, 978-2-296-55857-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géopolitique de la Caspienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2010. La politique, les connaissances, la culture en 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis, pp. 84-91, 2011, 978-2-85229-338-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sport et le jeu dans la culture arménienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu et enjeu culturels du sport (sous la direction de Françoise Bosman, Pierre Lambin, Arnaud Waquet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp. 103-125, 2011, 978-2-7588-0417-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">« Balle au centre : la diplomatie du « ballon rond » comme moyen de rapprochement arméno-turc »</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Как противостоять исламскому радикализму ? (Взгляд из Франции) » [« How to oppose Islamic Radicalism: outlook from France »]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du sport et géopolitique (sous la direction de Thierry Terret), collection « Espace et Temps du Sport »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04406816v1</w:t>
+              <w:t xml:space="preserve">International Academic Research Conference « The Threats and Challenges of DAESH (ISIS) – terrorist organization forbidden in Russian Federation and the Ways of Overcoming »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FGBOU VO PGU (Russie), pp. 51-72, 2016, 978-5-4220-0794-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Иностранная цивилизация как учебная и исследовательская дисциплина на факультете прикладных языков (на примере преподавания « российской цивилизации ») » [« La civilisation étrangère comme discipline d’enseignement et de recherche en LEA (exemple de la Civilisation russe) »]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garik Galstyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universum Romanum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de l'Université d'Etat d'Astrakhan, pp. 183-191, 2016, 978-5-9926-0961-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les derniers sectateurs russes du Sud-Caucase : des communautés religieuses en voie d’extinction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garik Galstyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Mondialisation, immigrations et mutation du champ religieux », Université Montaigne, Bordeaux, les 7-9 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.cesnur.org/2007/bord_galstyan.htm, pp.40000 signes, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les intérêts géopolitiques de la Chine en Asie centrale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garik Galstyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приоритеты социокультурного развития Казахстана в контексте процессов глобализации [Les priorités du développement socioculturel du Kazakhstan dans le contexte du processus de mondialisation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iskander, Almaty (Kazakhstan), pp. 201-215, 2002, 9965-13-343-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcaucasie. Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde, Géopolitique géoéconomie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp. 272-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caucase. Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde, Géopolitique géoéconomie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp. 268-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcaucasie. Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garik Galstyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde, Géoéconomie-géopolitique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp. 260-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406872v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">hal-04406981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2856,51 +2856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garik Galstyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46991/TSTP/2023.SI.1.021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Khab&#233;ishvili," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poghosyan Samvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovhannisyan Edgar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04407006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Dupont-Dobrzynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04407001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Sargsyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Blbulyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04407004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garik Galstyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46991/TSTP/2023.SI.1.021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Khab&#233;ishvili," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poghosyan Samvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovhannisyan Edgar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04407006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Dupont-Dobrzynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04407001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Sargsyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Blbulyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04407004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>