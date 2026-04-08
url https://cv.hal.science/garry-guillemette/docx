--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillemette GARRY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur en biologie végétale, protection des cultures, référente apprentissage sur le site de Rouen à UniLaSalle	</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">garry-guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research lecturer in plant biology, crop protection, apprenticeship referent at the Rouen site.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des plantes à différentes longueurs d’onde pour mieux étudier les maladies transmises par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies pour mieux détecter les maladies des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet en grand groupe au travers de l'étude d'une petite région agricole : quelles compétences attendues, quelles évaluations mettre en place ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ascochyta blight (M. Pinodes) on carbon and nitrogen assimilation and nitrogen partitioning of dried-pea (P sativum) under glasshouses conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anthracnose to Mycosphaerella pinodes on changes in carbohydrates and nitrogenous compounds in leaf, hull and seed during pod development of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose a Micosphaerella pinodes et assimilats carbones et azotes du pois proteagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congres S.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polyclonal antibodies to cylindrical inclusions of potato virus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres franco-polonaises sur les viroses de plantes cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight ( Mycosphaerella pinodes Berk. & Blox.) on biomass production, seed number and seed weight of dried‐pea ( Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1998.tb05184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight ( Mycosphaerella pinodes ) on the photosynthesizing leaf area and the photosynthetic efficiency of the green leaf area of dried‐pea ( Pisum sativum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1998.00259.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Pathology Plant Pathology Free Access Genetic diversity and host differentiation among isolates of Phytophthora infestans from cultivated potato and wild solanaceous hosts in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W G Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.740 - 748. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried‐pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (4), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1996.d01-170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight (Mycosphaerella pinodes Berk. Blox.) on biomass production, seed number and seed weight of dried-pea (Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 132, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight (Mycosphaerella pinodes) on the photosynthesizing leaf area and the photosynthetic efficiency on the green leaf area of dried-pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variétés de pomme de terre par des marqueurs moléculaires de type RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillemette GARRY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur en biologie végétale, protection des cultures, référente apprentissage sur le site de Rouen à UniLaSalle	</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">garry-guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research lecturer in plant biology, crop protection, apprenticeship referent at the Rouen site.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des plantes à différentes longueurs d’onde pour mieux étudier les maladies transmises par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies pour mieux détecter les maladies des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet en grand groupe au travers de l'étude d'une petite région agricole : quelles compétences attendues, quelles évaluations mettre en place ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ascochyta blight (M. Pinodes) on carbon and nitrogen assimilation and nitrogen partitioning of dried-pea (P sativum) under glasshouses conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anthracnose to Mycosphaerella pinodes on changes in carbohydrates and nitrogenous compounds in leaf, hull and seed during pod development of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose a Micosphaerella pinodes et assimilats carbones et azotes du pois proteagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congres S.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polyclonal antibodies to cylindrical inclusions of potato virus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres franco-polonaises sur les viroses de plantes cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight ( Mycosphaerella pinodes Berk. & Blox.) on biomass production, seed number and seed weight of dried‐pea ( Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1998.tb05184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight ( Mycosphaerella pinodes ) on the photosynthesizing leaf area and the photosynthetic efficiency of the green leaf area of dried‐pea ( Pisum sativum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1998.00259.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Pathology Plant Pathology Free Access Genetic diversity and host differentiation among isolates of Phytophthora infestans from cultivated potato and wild solanaceous hosts in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W G Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.740 - 748. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried‐pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (4), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1996.d01-170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight (Mycosphaerella pinodes Berk. Blox.) on biomass production, seed number and seed weight of dried-pea (Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 132, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight (Mycosphaerella pinodes) on the photosynthesizing leaf area and the photosynthetic efficiency on the green leaf area of dried-pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variétés de pomme de terre par des marqueurs moléculaires de type RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F83C595F"/>
+    <w:nsid w:val="3AC97C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/garry-guillemette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citharel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeuffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1998.tb05184.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD59PQ60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1998.00259.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Santa Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01250.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-170.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/garry-guillemette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citharel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeuffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1998.tb05184.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD59PQ60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1998.00259.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Santa Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01250.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-170.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>