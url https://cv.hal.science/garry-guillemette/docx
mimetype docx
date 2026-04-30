--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillemette GARRY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur en biologie végétale, protection des cultures, référente apprentissage sur le site de Rouen à UniLaSalle	</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">garry-guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research lecturer in plant biology, crop protection, apprenticeship referent at the Rouen site.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des plantes à différentes longueurs d’onde pour mieux étudier les maladies transmises par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies pour mieux détecter les maladies des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet en grand groupe au travers de l'étude d'une petite région agricole : quelles compétences attendues, quelles évaluations mettre en place ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ascochyta blight (M. Pinodes) on carbon and nitrogen assimilation and nitrogen partitioning of dried-pea (P sativum) under glasshouses conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anthracnose to Mycosphaerella pinodes on changes in carbohydrates and nitrogenous compounds in leaf, hull and seed during pod development of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose a Micosphaerella pinodes et assimilats carbones et azotes du pois proteagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congres S.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polyclonal antibodies to cylindrical inclusions of potato virus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres franco-polonaises sur les viroses de plantes cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight ( Mycosphaerella pinodes Berk. & Blox.) on biomass production, seed number and seed weight of dried‐pea ( Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1998.tb05184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight ( Mycosphaerella pinodes ) on the photosynthesizing leaf area and the photosynthetic efficiency of the green leaf area of dried‐pea ( Pisum sativum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1998.00259.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Pathology Plant Pathology Free Access Genetic diversity and host differentiation among isolates of Phytophthora infestans from cultivated potato and wild solanaceous hosts in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W G Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.740 - 748. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried‐pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (4), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1996.d01-170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight (Mycosphaerella pinodes Berk. Blox.) on biomass production, seed number and seed weight of dried-pea (Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 132, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight (Mycosphaerella pinodes) on the photosynthesizing leaf area and the photosynthetic efficiency on the green leaf area of dried-pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variétés de pomme de terre par des marqueurs moléculaires de type RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillemette GARRY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur en biologie végétale, protection des cultures, référente apprentissage sur le site de Rouen à UniLaSalle	</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">garry-guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research lecturer in plant biology, crop protection, apprenticeship referent at the Rouen site.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des plantes à différentes longueurs d’onde pour mieux étudier les maladies transmises par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies pour mieux détecter les maladies des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet en grand groupe au travers de l'étude d'une petite région agricole : quelles compétences attendues, quelles évaluations mettre en place ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ascochyta blight (M. Pinodes) on carbon and nitrogen assimilation and nitrogen partitioning of dried-pea (P sativum) under glasshouses conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anthracnose to Mycosphaerella pinodes on changes in carbohydrates and nitrogenous compounds in leaf, hull and seed during pod development of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose a Micosphaerella pinodes et assimilats carbones et azotes du pois proteagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congres S.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polyclonal antibodies to cylindrical inclusions of potato virus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres franco-polonaises sur les viroses de plantes cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight ( Mycosphaerella pinodes Berk. & Blox.) on biomass production, seed number and seed weight of dried‐pea ( Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1998.tb05184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight ( Mycosphaerella pinodes ) on the photosynthesizing leaf area and the photosynthetic efficiency of the green leaf area of dried‐pea ( Pisum sativum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1998.00259.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Pathology Plant Pathology Free Access Genetic diversity and host differentiation among isolates of Phytophthora infestans from cultivated potato and wild solanaceous hosts in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W G Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.740 - 748. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried‐pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (4), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1996.d01-170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight (Mycosphaerella pinodes Berk. Blox.) on biomass production, seed number and seed weight of dried-pea (Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 132, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight (Mycosphaerella pinodes) on the photosynthesizing leaf area and the photosynthetic efficiency on the green leaf area of dried-pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variétés de pomme de terre par des marqueurs moléculaires de type RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC97C84"/>
+    <w:nsid w:val="F6DF75CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/garry-guillemette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citharel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeuffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1998.tb05184.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD59PQ60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1998.00259.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Santa Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01250.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-170.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/garry-guillemette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citharel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeuffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1998.tb05184.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD59PQ60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1998.00259.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Santa Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01250.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-170.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>