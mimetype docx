--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillemette GARRY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur en biologie végétale, protection des cultures, référente apprentissage sur le site de Rouen à UniLaSalle	</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">garry-guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research lecturer in plant biology, crop protection, apprenticeship referent at the Rouen site.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des plantes à différentes longueurs d’onde pour mieux étudier les maladies transmises par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies pour mieux détecter les maladies des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet en grand groupe au travers de l'étude d'une petite région agricole : quelles compétences attendues, quelles évaluations mettre en place ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ascochyta blight (M. Pinodes) on carbon and nitrogen assimilation and nitrogen partitioning of dried-pea (P sativum) under glasshouses conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anthracnose to Mycosphaerella pinodes on changes in carbohydrates and nitrogenous compounds in leaf, hull and seed during pod development of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose a Micosphaerella pinodes et assimilats carbones et azotes du pois proteagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congres S.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polyclonal antibodies to cylindrical inclusions of potato virus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres franco-polonaises sur les viroses de plantes cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight ( Mycosphaerella pinodes Berk. & Blox.) on biomass production, seed number and seed weight of dried‐pea ( Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1998.tb05184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight ( Mycosphaerella pinodes ) on the photosynthesizing leaf area and the photosynthetic efficiency of the green leaf area of dried‐pea ( Pisum sativum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1998.00259.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Pathology Plant Pathology Free Access Genetic diversity and host differentiation among isolates of Phytophthora infestans from cultivated potato and wild solanaceous hosts in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W G Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.740 - 748. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried‐pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (4), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1996.d01-170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight (Mycosphaerella pinodes Berk. Blox.) on biomass production, seed number and seed weight of dried-pea (Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 132, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight (Mycosphaerella pinodes) on the photosynthesizing leaf area and the photosynthetic efficiency on the green leaf area of dried-pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variétés de pomme de terre par des marqueurs moléculaires de type RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillemette GARRY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur en biologie végétale, protection des cultures, référente apprentissage sur le site de Rouen à UniLaSalle	</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">garry-guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research lecturer in plant biology, crop protection, apprenticeship referent at the Rouen site.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des plantes à différentes longueurs d’onde pour mieux étudier les maladies transmises par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies pour mieux détecter les maladies des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet en grand groupe au travers de l'étude d'une petite région agricole : quelles compétences attendues, quelles évaluations mettre en place ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ascochyta blight (M. Pinodes) on carbon and nitrogen assimilation and nitrogen partitioning of dried-pea (P sativum) under glasshouses conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anthracnose to Mycosphaerella pinodes on changes in carbohydrates and nitrogenous compounds in leaf, hull and seed during pod development of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose a Micosphaerella pinodes et assimilats carbones et azotes du pois proteagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congres S.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polyclonal antibodies to cylindrical inclusions of potato virus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres franco-polonaises sur les viroses de plantes cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight ( Mycosphaerella pinodes Berk. & Blox.) on biomass production, seed number and seed weight of dried‐pea ( Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1998.tb05184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight ( Mycosphaerella pinodes ) on the photosynthesizing leaf area and the photosynthetic efficiency of the green leaf area of dried‐pea ( Pisum sativum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1998.00259.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Pathology Plant Pathology Free Access Genetic diversity and host differentiation among isolates of Phytophthora infestans from cultivated potato and wild solanaceous hosts in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W G Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.740 - 748. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried‐pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (4), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1996.d01-170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ascochyta blight (Mycosphaerella pinodes Berk. Blox.) on biomass production, seed number and seed weight of dried-pea (Pisum sativum L.) as affected by plant growth stage and disease intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 132, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight (Mycosphaerella pinodes) on the photosynthesizing leaf area and the photosynthetic efficiency on the green leaf area of dried-pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ascochyta blight caused by Mycosphaerella pinodes on the translocation of carbohydrates and nitrogenous compounds from the leaf and hull to the seed of dried-pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.769-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variétés de pomme de terre par des marqueurs moléculaires de type RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6DF75CE"/>
+    <w:nsid w:val="1ECB84CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/garry-guillemette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citharel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeuffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1998.tb05184.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD59PQ60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1998.00259.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Santa Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01250.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-170.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/garry-guillemette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citharel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeuffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1998.tb05184.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD59PQ60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1998.00259.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Santa Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01250.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-170.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>