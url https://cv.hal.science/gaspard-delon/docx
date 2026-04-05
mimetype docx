--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -536,50 +536,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écocritiques. Cinéma, audiovisuel, arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 228 p., 2023, Cahier Textuel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre la bataille ? Expérience et participation dans les arts. XVe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -594,664 +682,576 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lafille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR, 2023, Art &amp; Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Delon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Carpenter. Au-delà de l’horreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlie Hewison</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 228 p., 2023, Cahier Textuel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux (PUB). , 346 p., 2023, Cinéma(s), Pierre Beylot, 979-10-300-1030-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Boissonneau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blade Runner 2049. Réplique et renaissance (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l’eau, 223 p, 2022, coll. « Cinéfocales »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EuropaCorp, une major française ? (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Delon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vinuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, n° 18/19, 248 p, 2020, revue Cahiers de champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°11 (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Mazel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux (PUB). , 346 p., 2023, Cinéma(s), Pierre Beylot, 979-10-300-1030-5</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Véray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Rodet-Kroichvili; Laurent Heyberger. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions UTBM (Université de technologie de Belfort-Montbéliard)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11-2019, 2020, Cahiers de RECITS, 979-10-91901-45-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Bord de l’eau, 223 p, 2022, coll. « Cinéfocales »</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéreau. La Reine Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéreau. La Reine Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 11-2019, 2020, Cahiers de RECITS, 979-10-91901-45-1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 286 p, 2015, coll. « Clefs concours / Cinéma »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842403v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02090512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1401,165 +1401,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les vertiges météorologiques du film-catastrophe hollywoodien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Réjane Hamus-Vallée (dir.), La Météo au cinéma : faire la pluie et le beau temps, n° 169, p. 117-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Passes d’armes autour de The Big Parade. Le spectacle hollywoodien en question »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14-18 au prisme des regards (inter)nationaux, n° 11, p. 17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842585v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03842617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Combattre comme au cinéma. La bataille médiévale entre innovations et routines professionnelles »</w:t>
               </w:r>
@@ -4987,51 +4987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8336200"/>
+    <w:nsid w:val="EF6E05D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>