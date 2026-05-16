--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -875,383 +875,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°11 (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Véray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Rodet-Kroichvili; Laurent Heyberger. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions UTBM (Université de technologie de Belfort-Montbéliard)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11-2019, 2020, Cahiers de RECITS, 979-10-91901-45-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EuropaCorp, une major française ? (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Vinuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, n° 18/19, 248 p, 2020, revue Cahiers de champs visuels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéreau. La Reine Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 286 p, 2015, coll. « Clefs concours / Cinéma »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéreau. La Reine Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 11-2019, 2020, Cahiers de RECITS, 979-10-91901-45-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090512v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03842403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3274,173 +3274,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Trompe-l’œil et fausses perspectives autour de Barry Lyndon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial Poirson et Laurence Schifano (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écran des Lumières : regards cinématographiques sur le XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Voltaire Foundation, p. 121-132, 2009, coll. « Studies on Voltaire and the Eighteenth Century » (SVEC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« 1776 : Hollywood et la lointaine naissance d’une nation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Schifano et Martial Poirson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer le 18e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, p. 205-217, 2009, coll. « L’esprit des Lettres »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842961v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03842968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 14-18 : matrice du film de guerre hollywoodien »</w:t>
               </w:r>
@@ -4589,165 +4589,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamiques et pesanteurs du corps spectaculaire dans le roadshow musical de la fin des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le film musical hollywoodien en contexte médiatique et culturel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marguerite Chabrol et Pierre-Olivier Toulza, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au défi de l’écran large : violence guerrière et concurrence technologique dans le cinéma hollywoodien des années 1950 et 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « L’art de la bataille. Stratégie visuelle de la scène de bataille de la Renaissance à nos jours »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Delaplanche, Joana Barreto, Gaspard Delon, Sybille Ebert-Schifferer, Laura Iamurri et Pauline Lafille, Nov 2017, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023107v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04023111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du conseil du roi à l'origine du massacre de la Saint-Barthélemy : des témoignages contemporains à La Reine Margot de Patrice Chéreau (1994)</w:t>
               </w:r>
@@ -4987,51 +4987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF6E05D6"/>
+    <w:nsid w:val="0AA190C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vinuela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04023107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>