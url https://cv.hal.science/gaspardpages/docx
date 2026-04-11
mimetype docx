--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1787,221 +1787,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications de la ville basse du Castellas à Murviel-lès-Montpellier (Hérault)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités métallurgiques et indices d’habitat à Grospierres, Les Ferriers à la fin du IIe siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genechesie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.59-62</w:t>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers du Grospierrois Grou Peiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01402610v1</w:t>
+                <w:t xml:space="preserve">halshs-04039087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités métallurgiques et indices d’habitat à Grospierres, Les Ferriers à la fin du IIe siècle avant notre ère</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fortifications de la ville basse du Castellas à Murviel-lès-Montpellier (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouveaux Cahiers du Grospierrois Grou Peiro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.8-16</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039087v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01402610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions, commerces et consommation du fer dans le sud de la Gaule de la Protohistoire à la domination romaine</w:t>
               </w:r>
@@ -4075,191 +4075,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04038712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre II. Les ateliers métallurgiques. Entre continuité, dédoublement et polyactivité : des forgerons dans l’îlot VI d’Olbia de Provence entre 325 et 40 av. n. è.</w:t>
+                <w:t xml:space="preserve">Les mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salle Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Bats M. Roure R. (DIR.), Olbia de Provence, colonie de Marseille, à l'époque hellénistique (v. 330 - v. 40 av. J.-C.), éd. Presses univ. de Provence (coll. BIAMA-études massaliètes).</w:t>
+              <w:t xml:space="preserve">in Sanchez C., Ginouvez O. et Sabrié R. (DIR.), Narbonne, fille de Rome, éd. Midi-Pyrénées, Portet-sur-Garonne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03495829v1</w:t>
+                <w:t xml:space="preserve">halshs-03495825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mines</w:t>
+                <w:t xml:space="preserve">Chapitre II. Les ateliers métallurgiques. Entre continuité, dédoublement et polyactivité : des forgerons dans l’îlot VI d’Olbia de Provence entre 325 et 40 av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salle Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Sanchez C., Ginouvez O. et Sabrié R. (DIR.), Narbonne, fille de Rome, éd. Midi-Pyrénées, Portet-sur-Garonne.</w:t>
+              <w:t xml:space="preserve">in Bats M. Roure R. (DIR.), Olbia de Provence, colonie de Marseille, à l'époque hellénistique (v. 330 - v. 40 av. J.-C.), éd. Presses univ. de Provence (coll. BIAMA-études massaliètes).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03495825v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du fer brut dans la Gaule antique et la France médiévale : nouvelles perspectives ?</w:t>
               </w:r>
@@ -5047,51 +5047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités métallurgiques du site Les Ferriers (Grospierres, Ardèche) au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5833,432 +5833,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Entre littoral et arrière-pays, l'organisation des activités artisanales : le cas de Narbonne antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Jezegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. CUCINI. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t>
+              <w:t xml:space="preserve">Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.373-386, 2012, Collection Archaiologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870717v1</w:t>
+                <w:t xml:space="preserve">halshs-00870715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre littoral et arrière-pays, l'organisation des activités artisanales : le cas de Narbonne antique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Jezegou</w:t>
+                <w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. CUCINI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.373-386, 2012, Collection Archaiologia</w:t>
+              <w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870715v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00870717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne : la ville et ses ports</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, édition APDCA, Antibes,, pp.211-224, 2011</w:t>
+              <w:t xml:space="preserve">Voie romaine, structures artisanales et travail du fer du Ier au IVe siècle à Courrendlin (Jura, Suisse). Avec de nouvelles données sur l'environnement alluvial dans le Jura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office de la culture et Société jurassienne d'Emulation (ed.), Porrentruy, p. 3-4, 2011, Cahier d'archéologie jurassienne n°30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00670713v1</w:t>
+                <w:t xml:space="preserve">halshs-00671113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narbonne : la ville et ses ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PASQUALINI, M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voie romaine, structures artisanales et travail du fer du Ier au IVe siècle à Courrendlin (Jura, Suisse). Avec de nouvelles données sur l'environnement alluvial dans le Jura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office de la culture et Société jurassienne d'Emulation (ed.), Porrentruy, p. 3-4, 2011, Cahier d'archéologie jurassienne n°30</w:t>
+              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, édition APDCA, Antibes,, pp.211-224, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00671113v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multidisciplinary approach (archaeology and archaeometry) to bloomsmithing activities in France: examples of results from the last twenty years</w:t>
               </w:r>
@@ -7080,1691 +7080,1790 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00357391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone 5 – le quart Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-referencing and examining archaeological and archaeometric data sets New perspectives for the study of La Tène and Gallo-Roman agro-pastoral tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque CORPUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399052v1</w:t>
+                <w:t xml:space="preserve">hal-05560438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zone 5 – le quart Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399057v1</w:t>
+                <w:t xml:space="preserve">halshs-05399052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de l’archéologie collaborative au fragile patrimoine des montagnes du Proche-Orient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Nicolas Akiki</w:t>
+                <w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième conférence du Conseil Arabe pour les Sciences Sociales (CASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Arabe pour les Sciences Sociales (CASS), May 2025, Beyrouth (Liban), Lebanon</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05398995v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conquérir les sommets : cycles et rythmes d’exploitation des ressources sidérurgiques dans les Pyrénées et ses marges durant les époques romaine et wisigothique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport de l’archéologie collaborative au fragile patrimoine des montagnes du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nicolas Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saisonnalité et exploitation des ressources naturelles. Antiquité–Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologies et Sciences de l’Antiquité (ArScAn, UMR7041); Projet Collectif "Ruralité", Nov 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Septième conférence du Conseil Arabe pour les Sciences Sociales (CASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Arabe pour les Sciences Sociales (CASS), May 2025, Beyrouth (Liban), Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399085v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conquérir les sommets : cycles et rythmes d’exploitation des ressources sidérurgiques dans les Pyrénées et ses marges durant les époques romaine et wisigothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Poilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Saisonnalité et exploitation des ressources naturelles. Antiquité–Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologies et Sciences de l’Antiquité (ArScAn, UMR7041); Projet Collectif "Ruralité", Nov 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314566v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone 4 – Les Pyrénées et ses marges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+                <w:t xml:space="preserve">David Poilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399049v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie ancienne en Belgique : un état des lieux multiscalaire et dernières nouvelles du front Est</w:t>
+                <w:t xml:space="preserve">Zone 4 – Les Pyrénées et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Fock</w:t>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399055v1</w:t>
+                <w:t xml:space="preserve">halshs-05399049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer ancienne au Levant : perspectives de recherches dans les montagnes de Jaj et des environs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sidérurgie ancienne en Belgique : un état des lieux multiscalaire et dernières nouvelles du front Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du centre culturel de Jaj (Liban)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel de Jaj (Liban); Direction Générale des Antiquités de la République Libanaise, Aug 2025, Jaj, Lebanon</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399002v1</w:t>
+                <w:t xml:space="preserve">halshs-05399055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La métallurgie du fer ancienne au Levant : perspectives de recherches dans les montagnes de Jaj et des environs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t>
+              <w:t xml:space="preserve">Conférence du centre culturel de Jaj (Liban)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel de Jaj (Liban); Direction Générale des Antiquités de la République Libanaise, Aug 2025, Jaj, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784638v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERMAPYR FEDER program (2019-2022): L’industrie du FER dans le MAssif des PYRénées de l’Antiquité au milieu XVIIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARQUEOPYRENAE 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Autonoma de Barcelona; Blovir; Generalitat de Catalunya, Departament de Cultura, Oct 2024, Bolvir, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04825149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les techniques métallurgiques à l’échelle d’un massif, le cas des Pyrénées de l’Antiquité à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOLE THÉMATIQUE D’ÉTÉ DU GDR 2092 TPH TECHNIQUES ET PRODUCTION DANS L’HISTOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; École polytechnique fédérale de Lausanne (EPFL), Jun 2024, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04825127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la truelle à la toile. Acquisition, traitement et diffusion de données archéologiques et physico-chimiques</w:t>
+                <w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 'Matérialité'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Dypac, Apr 2024, Guyancourt (UVSQ), France</w:t>
+              <w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784611v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation du fer par le radiocarbone : méthodologie et applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la truelle à la toile. Acquisition, traitement et diffusion de données archéologiques et physico-chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire 'Matérialité'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Dypac, Apr 2024, Guyancourt (UVSQ), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890347v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser ensemble l’artisanat et l’industrie métallurgiques des montagnes des Pyrénées au Mont Liban. Explorer la construction de l’imaginaire et de la culture collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Haut Adour des données aux plateformes géohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bagnères de Bigorre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04825134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Costa</w:t>
+                <w:t xml:space="preserve">La datation du fer par le radiocarbone : méthodologie et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perron-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/9d3g-3z17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627754v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t>
+                <w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04825147v1</w:t>
+                <w:t xml:space="preserve">hal-04627754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appellations et actualisme en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285648v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exportation vers la Méditerranée des productions de la sidérurgie gallo-romaine belge</w:t>
+                <w:t xml:space="preserve">L’évolution des techniques et des systèmes de production antique en Gaule du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des 20 ans du Centre Européen D’Archéométrie de l’Université de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Liège (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124290v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des techniques et des systèmes de production antique en Gaule du Sud</w:t>
+                <w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
+              <w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380221v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did late Roman and early Medieval Glassmakers and Blacksmiths interact? A Review of some archaeological and archaeometric Evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8780,1285 +8879,1186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international "Secondary glass productions in the early Middle Ages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Orélans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appellations et actualisme en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t>
+              <w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077593v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exportation vers la Méditerranée des productions de la sidérurgie gallo-romaine belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude des 20 ans du Centre Européen D’Archéométrie de l’Université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124285v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285704v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interaction de l’industrie du fer avec son environnement naturel et le réseau de peuplement de Narbonnaise</w:t>
+                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
+              <w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380241v1</w:t>
+                <w:t xml:space="preserve">hal-04285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
+                <w:t xml:space="preserve">L’interaction de l’industrie du fer avec son environnement naturel et le réseau de peuplement de Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Forum de l’Archéologie Régionale de la région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124289v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce du fer à grande distance depuis la Gaule Belgique: les pistes qui mènent à la Méditerranée</w:t>
+                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romeinendag / Journée d'archéologie Romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Gand, Belgique</w:t>
+              <w:t xml:space="preserve">1er Forum de l’Archéologie Régionale de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921497v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commerce du fer à grande distance depuis la Gaule Belgique: les pistes qui mènent à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Romeinendag / Journée d'archéologie Romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921506v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921501v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t>
+                <w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921379v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Table-ronde »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perrin</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-concept : « Définir, identifier, questionner l’artisanat » du GDR 2092 « Techniques et production dans l’histoire » (TPH) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921371v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Gosselin</w:t>
+                <w:t xml:space="preserve">« Table-ronde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Tendero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème séance des Rencontres Interdisciplinaires sur les Métaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Atelier-concept : « Définir, identifier, questionner l’artisanat » du GDR 2092 « Techniques et production dans l’histoire » (TPH) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03586597v1</w:t>
+                <w:t xml:space="preserve">halshs-03921371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure et comportement mécanique des barres de fer antiques des épaves des Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+                <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Fallait</w:t>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M (Société Française de Métallurgie et de Matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">11ème séance des Rencontres Interdisciplinaires sur les Métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039294v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03586597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR FERAPO : Prospections thématiques et sondage ; Mines et métallurgie aux périodes historiques : bilan intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10074,1005 +10074,1035 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle 2021 de la Société Archéologique Française d’Étude des mines et de la Métallurgie (SAFEMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Moulis (09200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de la sidérurgie. Un terrain expérimental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Microstructure et comportement mécanique des barres de fer antiques des épaves des Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Fallait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier concept du GDR 2092 Techniques et production dans l'histoire (TPH) Archéométrie et histoire des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nanterre (MSH Mondes), France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M (Société Française de Métallurgie et de Matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039279v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Van Wersch</w:t>
+                <w:t xml:space="preserve">L’histoire de la sidérurgie. Un terrain expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Atelier concept du GDR 2092 Techniques et production dans l'histoire (TPH) Archéométrie et histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039287v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre, verre et fer. Une approche croisée des arts du feu au haut Moyen Âge</w:t>
+                <w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Van Wersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e colloque Archaeologie Mediaevalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039322v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanat - industrie (Antiquité Moyen Âge) : des mots et des choses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terre, verre et fer. Une approche croisée des arts du feu au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Van Wersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine van Haperen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-concept : « L’industrie » du GDR 2092 « Techniques et production dans l’histoire » (TPH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">43e colloque Archaeologie Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039300v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-craft approach of ceramic, glass and iron in the early Middle Ages. The resources of workshops from Belgium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artisanat - industrie (Antiquité Moyen Âge) : des mots et des choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EEA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, visioconférence, France</w:t>
+              <w:t xml:space="preserve">Atelier-concept : « L’industrie » du GDR 2092 « Techniques et production dans l’histoire » (TPH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039318v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les qualités de fer du monde romain occidental.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cross-craft approach of ceramic, glass and iron in the early Middle Ages. The resources of workshops from Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Van Wersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine van Haperen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">26th EEA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02403641v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les qualités de fer du monde romain occidental.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
+              <w:t xml:space="preserve">22ème colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531908v1</w:t>
+                <w:t xml:space="preserve">cea-02403641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets réparés, équipements d'entretien et forges de maintenance dans les campagnes de Gaule romaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Leconte</w:t>
+                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réparations de la Préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815865v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Matérialité (DYPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11088,2252 +11118,2226 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Huy, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrous Alloys Quality from Antiquity to Middle Age: A Statistical and Diachronic Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+                <w:t xml:space="preserve">Objets réparés, équipements d'entretien et forges de maintenance dans les campagnes de Gaule romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Young Researchers in Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Les réparations de la Préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210900v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier métallurgique de l’âge du Fer (Combaillaux 34)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Laurent</w:t>
+                <w:t xml:space="preserve">Ferrous Alloys Quality from Antiquity to Middle Age: A Statistical and Diachronic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre départementale de l'archéologie de l’Hérault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Workshop Young Researchers in Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039403v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer antique et médiéval du Canigou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un atelier métallurgique de l’âge du Fer (Combaillaux 34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre départementale de l'archéologie des Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Rencontre départementale de l'archéologie de l’Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039353v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUALIFE -- Qualité des alliages ferreux : une approche diachronique et statistique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fer antique et médiéval du Canigou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Du laboratoire au musée » Rencontre du DIM Matériaux Anciens et Patrimoniaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre départementale de l'archéologie des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039340v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the &amp;quot;Pyrénées-Orientales&amp;quot; and the Canigou mountain (France) between Antiquity and Modern Period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+                <w:t xml:space="preserve">QUALIFE -- Qualité des alliages ferreux : une approche diachronique et statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">« Du laboratoire au musée » Rencontre du DIM Matériaux Anciens et Patrimoniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02331809v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roman semi-product of the North-western mediterranean: Typology, quality, distribution, chronology and provenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the &amp;quot;Pyrénées-Orientales&amp;quot; and the Canigou mountain (France) between Antiquity and Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02331714v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02331809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel and iron craft in the Canigou Mountain (Antiquity-Early Middle Ages). First results of the anthracological analysis and projects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Roman semi-product of the North-western mediterranean: Typology, quality, distribution, chronology and provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd annual meeting of the European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039409v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02331714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer antique du Canigou : études interdisciplinaires des stratégies d’exploitation, des systèmes de production et des réseaux d’échange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel and iron craft in the Canigou Mountain (Antiquity-Early Middle Ages). First results of the anthracological analysis and projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre d’archéologie départementale des Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">22nd annual meeting of the European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039426v1</w:t>
+                <w:t xml:space="preserve">halshs-04039409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forum Iulii (Fréjus). Les éléments structurants du territoire. Causes ou résultats ? Habitat, voies, ressources et activités économiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fer antique du Canigou : études interdisciplinaires des stratégies d’exploitation, des systèmes de production et des réseaux d’échange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voies, réseaux et paysages en Gaule, Colloque en hommage à Jean-Luc Fiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Pont-du-Gard, France</w:t>
+              <w:t xml:space="preserve">4e rencontre d’archéologie départementale des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039439v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forum Iulii (Fréjus). Les éléments structurants du territoire. Causes ou résultats ? Habitat, voies, ressources et activités économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e et 3e tables rondes sur le « Rôle de l’artisanat dans la genèse et la structure des agglomérations » du projet collectif 3 – Construire l’espace « Analyse chrono-spatiale des logiques territoriales » de l’UMR7041 ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Voies, réseaux et paysages en Gaule, Colloque en hommage à Jean-Luc Fiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pont-du-Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039450v1</w:t>
+                <w:t xml:space="preserve">halshs-04039439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon dating of iron bars: proposal of a chronology for shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Radiocarbon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">2e et 3e tables rondes sur le « Rôle de l’artisanat dans la genèse et la structure des agglomérations » du projet collectif 3 – Construire l’espace « Analyse chrono-spatiale des logiques territoriales » de l’UMR7041 ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570131v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer de Gaule du Sud dans l’Empire romain : stratégie d’exploitation, système de production et réseau d’échange et de commercialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiocarbon dating of iron bars: proposal of a chronology for shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontre Interdisciplinaire sur les Métaux (RIMs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
+              <w:t xml:space="preserve">22nd International Radiocarbon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039443v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer du Canigou</w:t>
+                <w:t xml:space="preserve">Le fer de Gaule du Sud dans l’Empire romain : stratégie d’exploitation, système de production et réseau d’échange et de commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ArqueoPyrenae 1er Congrés Internacional d’Arqueologia Pirinenca sur L’Explotació dels Recursos naturals al Pirineu Oriental en època Antiga</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bolvir, Spain</w:t>
+              <w:t xml:space="preserve">2e Rencontre Interdisciplinaire sur les Métaux (RIMs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039454v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation du fer sous ses formes brutes dans la Gaule antique et la France médiévale à travers l’analyse archéométallurgique des vestiges archéologiques</w:t>
+                <w:t xml:space="preserve">Le fer du Canigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e table ronde du programme commun de la Casa de Velázquez et de l’École française de Rome sur Le marché des matières premières dans l’Antiquité et au Moyen Âge : La circulation des matières premières ; routes, moyens, acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ArqueoPyrenae 1er Congrés Internacional d’Arqueologia Pirinenca sur L’Explotació dels Recursos naturals al Pirineu Oriental en època Antiga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bolvir, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039463v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La circulation du fer sous ses formes brutes dans la Gaule antique et la France médiévale à travers l’analyse archéométallurgique des vestiges archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er table ronde sur le « Rôle de l’artisanat dans la genèse et la structure des agglomérations » du projet collectif 3 – Construire l’espace « Analyse chrono-spatiale des logiques territoriales » de l’UMR7041 ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">2e table ronde du programme commun de la Casa de Velázquez et de l’École française de Rome sur Le marché des matières premières dans l’Antiquité et au Moyen Âge : La circulation des matières premières ; routes, moyens, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039467v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocs, tiges et barres en fer… De la Protohistoire au début du Moyen Âge, des demi-produits à caractériser : morphologies, matériaux et provenances</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e table-ronde du Groupe de travail Étude du mobilier métallique et de l’instrumentum sur L’objet rare ou inédit dans les corpus de fouilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1er table ronde sur le « Rôle de l’artisanat dans la genèse et la structure des agglomérations » du projet collectif 3 – Construire l’espace « Analyse chrono-spatiale des logiques territoriales » de l’UMR7041 ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039474v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blocs, tiges et barres en fer… De la Protohistoire au début du Moyen Âge, des demi-produits à caractériser : morphologies, matériaux et provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">4e table-ronde du Groupe de travail Étude du mobilier métallique et de l’instrumentum sur L’objet rare ou inédit dans les corpus de fouilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536271v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DFG/ANR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039524v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apparition et la diffusion du procédé indirect en Europe Occidentale et l’utilisation des fers en charpente de comble</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntram Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Groupe de contact du FNRS Arts et Techniques métallurgiques pré-industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque DFG/ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039664v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apparition et la diffusion du procédé indirect en Europe Occidentale et l’utilisation des fers en charpente de comble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence du Groupe de contact du FNRS Arts et Techniques métallurgiques pré-industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039671v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
+              <w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803051v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation du fer dans la construction médiévale mosane : explications et premiers repères d’une évolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039696v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13392,1039 +13396,1052 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne, la ville et ses ports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+                <w:t xml:space="preserve">L’utilisation du fer dans la construction médiévale mosane : explications et premiers repères d’une évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fréjus, France. p. 211-224</w:t>
+              <w:t xml:space="preserve">XVIIIe Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741399v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronology to date metallic reinforcements in roof frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maggi</w:t>
+                <w:t xml:space="preserve">Narbonne, la ville et ses ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School Hubert Curien « Non-Destructive Analysis of Cultural Heritage Objects »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Erice, Italy</w:t>
+              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fréjus, France. p. 211-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039737v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region : a new perception given by the archaeometallurgical study of ferrous reinforcements in medieval frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendrochronology to date metallic reinforcements in roof frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tampa, Floride, USA, United States</w:t>
+              <w:t xml:space="preserve">International School Hubert Curien « Non-Destructive Analysis of Cultural Heritage Objects »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039721v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgerons à travers les générations : un îlot spécialisé dans la métallurgie à Olbia de Provence de la fin du IVe au milieu du Ier siècle avant notre ère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region : a new perception given by the archaeometallurgical study of ferrous reinforcements in medieval frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur la Concentration spatiale des activités et la question des quartiers spécialisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tampa, Floride, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039741v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions et localisation préférentielle des travaux de forge dans les campagnes du Haut-Empire de Narbonnaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forgerons à travers les générations : un îlot spécialisé dans la métallurgie à Olbia de Provence de la fin du IVe au milieu du Ier siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les scories de forge : l'apport de l'archéométallurgie à la discrimination des établissements d'époque romaine de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France, France. pp.229-244</w:t>
+              <w:t xml:space="preserve">Symposium international sur la Concentration spatiale des activités et la question des quartiers spécialisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458511v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des examens destructeurs au service de la muséologie, une apparente incompatibilité : les haches du IVe s. de la nécropole Saint-Michel (Montpellier, Hérault, France) et leur analyse métallographique</w:t>
+                <w:t xml:space="preserve">Fonctions et localisation préférentielle des travaux de forge dans les campagnes du Haut-Empire de Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Quant l’Art invite la science au musée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Les scories de forge : l'apport de l'archéométallurgie à la discrimination des établissements d'époque romaine de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France, France. pp.229-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039743v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scories de forge : l’apport de l’archéométallurgie à la discrimination des établissements d’époque romaine de Narbonnaise</w:t>
+                <w:t xml:space="preserve">Des examens destructeurs au service de la muséologie, une apparente incompatibilité : les haches du IVe s. de la nécropole Saint-Michel (Montpellier, Hérault, France) et leur analyse métallographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain : terminologies et typologies à l’épreuve des réalités archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque "Quant l’Art invite la science au musée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039836v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du fer aux deux derniers siècles avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque européen sur les Itinéraires des vins romains en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lattes (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les scories de forge : l’apport de l’archéométallurgie à la discrimination des établissements d’époque romaine de Narbonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain : terminologies et typologies à l’épreuve des réalités archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039824v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les demi-produits ferreux des épaves antiques des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : apports des analyses archéométriques à la définition du corpus typologique et des circuits de production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039832v1</w:t>
+                <w:t xml:space="preserve">halshs-04039824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeometric studies of iron semi-finished products : the case of the Roman wrecks of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+                <w:t xml:space="preserve">Les demi-produits ferreux des épaves antiques des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : apports des analyses archéométriques à la définition du corpus typologique et des circuits de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
@@ -14442,184 +14459,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIe Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039808v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin d'une vicinia. Olbia à Hyères (Var) durant l'Antiquité tardive et le haut Moyen Âge (Ve-Xe s.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archeometric studies of iron semi-finished products : the case of the Roman wrecks of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Méditerranée et le monde mérovingien : témoins archéologiques : actes des XXIIIe Journées internationales d'archéologie mérovingienne, Arles, 11-13 octobre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Arles, France. pp.155-160</w:t>
+              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00462024v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d'une vicinia. Olbia à Hyères (Var) durant l'Antiquité tardive et le haut Moyen Âge (Ve-Xe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Méditerranée et le monde mérovingien : témoins archéologiques : actes des XXIIIe Journées internationales d'archéologie mérovingienne, Arles, 11-13 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Arles, France. pp.155-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une forteresse rurale des Ve-VIIe s. dans l’arrière-pays languedocien : le Roc de Pampelune à Argelliers (34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14648,51 +14773,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14702,51 +14827,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des clous en fer du chaland Lyon Saint-Georges 4 (LSG4) au IIe s. (Rhône) : questions de qualité et d’approvisionnement à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14768,106 +14893,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque du GMPCA : Archéométrie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05398979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ferrures des portes romanes du Roussillon : qualité, technique et provenance. Une première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14876,244 +15001,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Samuel Heal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De terre, de verre et de fer. Regards croisés sur les productions mérovingiennes de Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Van Wersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production du fer chez les Gaulois du Midi : l’atelier de réduction de minerai des Érables à Combaillaux (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15142,323 +15267,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e colloque international de l’AFEAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Gijón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Ferrous Alloys Qualities by a Diachronic and Statistical Approach : an Original Semi-automatic Algorithm to Estimate Carbon Concentration by Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Heritage Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaemetallurgy in Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Miskolch, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finally, an antique standard of steel semi-finished products!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15480,110 +15605,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Groh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERMAPYR: L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans/Antiquité-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15592,123 +15717,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the « Pyrénées Orientales » and the Canigou mountain (France) between Antiquity and Modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15750,155 +15875,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site métallurgique des Ferriers à Grospierres (Ardèche) à la Tène C2/D1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e colloque de l'AFEAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production du fer dans le massif du Canigou (66, France) au début de la conquête romaine : prospection analytique par fluorescence X portable de la composition chimique des ferriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15940,73 +16065,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Aouzerals à La Malène (Lozère) : Les paysans métallurgistes de l’An Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Breichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16022,73 +16147,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e journées internationales d'archéologie mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des masses brutes de fer dans le port de Narbonne antique : de nouveaux éléments de réflexion sur l’organisation de la production primaire du fer en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16117,73 +16242,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronology to date metallic reinforcements in roof frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16238,73 +16363,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “L’archéologie des bâtiments en question : un outil pour les connaître, les conserver et les restaurer”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les demi-produits ferreux antiques assimilés à la typologie des Saintes-Maries-de-la-Mer : réseaux d’échange et destinations fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16313,119 +16438,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Chuniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des analyses métallographiques dans l’étude de la métallurgie du fer de l’agglomération perchée tardo-antique du Roc de Pampelune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16454,51 +16579,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16508,295 +16633,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final 2023 programme collectif de recherche (2021-2023) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lamiable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05210315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire 2024 du Programme Collectif de Recherche (2024-2026) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FERMAPYR Rapport des analyses métallographiques et de provenance des fers architecturaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16844,73 +16969,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Conservation régionale des monuments historiques (CRMH); UMR7041. 2022, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Annexe 9 – Aux sources des fers forgés à Ej-Jaouzé durant l’époque médiévale (Metn, Liban) », in Pieri D., Nacouzi L, Capet E. (Dir.), Mission archéologique du Metn, site d'Ej-Jaouzé. Rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16919,647 +17044,647 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d’opération archéologique du Ministère de l’Europe et des Affaires Étrangères. 2022, pp.102-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers de nouvelles pistes pour déterminer la provenance du fer mis en œuvre dans les constructions et le fer forgé de Famars » in Clotuche R. (Dir.), FANAUM MARTIS : une agglomération à vocation religieuse, commerciale et militaire à la frontière du territoire Nervien, Pagus Fanomartensis, un terroir spécifique ? (Bilan PCR 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Hauts-de-France. 2022, pp.206-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« II. e - La qualité des fers de jet et de trait d’Abū l-Ḥasan : Premiers jalons » in al-Akra H. et Mouton J.-M. (Dir.), Abū l-Ḥasan (Sud-Liban), Rapport quadriennal 2019-2022 et rapport de la campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d’opération archéologique du Ministère de l’Europe et des Affaires Étrangères. 2022, pp.77-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lou Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grésil, une ferme antique dans la campagne normande. Rapport final d'opération 2011-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 1 - Panthéon Sorbonne; Groupe archéologique du Val de Seine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement littoral de Saint-Martin-le-Bas à Gruissan (Aude). Rapport final d'opération triannuelle de fouille archéologique programmée (2017-2019), PCR &amp;quot;Les ports antiques de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Casenove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR5140 ASM / SRA Occitanie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de fer antiques et médiévales dans le massif du Canigou (66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport de prospections thématiques, SRA Occitanie. 2017, 518 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17615,262 +17740,262 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdeblore: le Clouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2011, pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Aouzerals à La Malène (Lozère), DFS de sondages 2006 et de fouille programmée 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Breichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Peloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DFS, Service Régional de l'Archéologie de Languedoc-Roussillon. 2008, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17938,51 +18063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B7A891A"/>
+    <w:nsid w:val="3655F9D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18169,51 +18294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaspardpages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133626067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/GaspardPag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pages-Gaspard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pages-gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeophile.com/rw-bibliographie-pages.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1472329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leboyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffsummer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Britton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.3573" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090912v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henrard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Haperen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/shaping-cultural-landscapes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salle V&#233;ronique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Haddad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nicolas Akiki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399049v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Fock" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921497v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039318v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815865v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039403v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039353v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039409v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039426v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039439v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039463v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039664v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039696v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039737v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039741v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040092v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040113v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924996v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926104v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156113v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183637v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519817v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaspardpages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133626067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/GaspardPag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pages-Gaspard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pages-gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeophile.com/rw-bibliographie-pages.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1472329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leboyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffsummer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Britton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.3573" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090912v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henrard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Haperen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/shaping-cultural-landscapes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salle V&#233;ronique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nicolas Akiki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Fock" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124289v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039439v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039843v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039836v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040107v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926104v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925053v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926102v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>