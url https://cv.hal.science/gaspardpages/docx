--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -295,230 +295,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les productions sidérurgiques anciennes du Levant et leurs commerces : paradigme, méthodologie et perspective</w:t>
+                <w:t xml:space="preserve">Exploitation du bois et du fer dans les hautes terres pyrénéennes à l’époque wisigothique : le cas du col du Puymorens et de la vallée de Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Records de l'Aravó.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.21-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05369983v1</w:t>
+                <w:t xml:space="preserve">halshs-05413204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du bois et du fer dans les hautes terres pyrénéennes à l’époque wisigothique : le cas du col du Puymorens et de la vallée de Carol</w:t>
+                <w:t xml:space="preserve">Appréhender les productions sidérurgiques anciennes du Levant et leurs commerces : paradigme, méthodologie et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Records de l'Aravó.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, Le Levant et la Méditerranée, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150wc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05413204v1</w:t>
+                <w:t xml:space="preserve">halshs-05369983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood and iron exploitation in the Pyrenean highlands during the Visigothic period: the case of the Puymorens pass and the Carol valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -546,719 +546,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04823466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat, histoire et enjeux d’une notion</w:t>
+                <w:t xml:space="preserve">Traded raw steel: The roman masses from the Saintes-Maries-de-la-Mer wrecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nègre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Rivière</w:t>
+                <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.14704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.104141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346647v1</w:t>
+                <w:t xml:space="preserve">hal-04283258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traded raw steel: The roman masses from the Saintes-Maries-de-la-Mer wrecks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’artisanat, histoire et enjeux d’une notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gosselin</w:t>
+                <w:t xml:space="preserve">Valérie Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Long</w:t>
+                <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.104141. </w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.179-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/artefact.14704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283258v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer des ferrures de porte des églises médiévales du Roussillon : technique, qualité, provenance et datation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commerce du fer à grande distance depuis la Gaule Belgique : les pistes qui mènent à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Saint-Michel de Cuxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.219-220</w:t>
+              <w:t xml:space="preserve">Signa Romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.115-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03815016v1</w:t>
+                <w:t xml:space="preserve">halshs-03920656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention de l’industrie antique et médiévale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fer des ferrures de porte des églises médiévales du Roussillon : technique, qualité, provenance et datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.219-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03920602v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03815016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t>
+                <w:t xml:space="preserve">L’invention de l’industrie antique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268209⟩</w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.243-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.13309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03495776v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce du fer à grande distance depuis la Gaule Belgique : les pistes qui mènent à la Méditerranée</w:t>
+                <w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signa Romana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0268209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03920656v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pla de les Iules 1 : premier jalon sur la production du fer ancienne dans la haute vallée de Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1532,213 +1532,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02431643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron bars trade between Mediterranean and Gaul in the Roman period: 14C dating of semi-products from shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme FEDER FERMAPYR : l’industrie du FER dans le MAssif des PYRénées, du Canigou au Couserans (Antiquité-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Leboyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.93-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01402606v1</w:t>
+                <w:t xml:space="preserve">halshs-04039046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme FEDER FERMAPYR : l’industrie du FER dans le MAssif des PYRénées, du Canigou au Couserans (Antiquité-XIXe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The iron bars trade between Mediterranean and Gaul in the Roman period: 14C dating of semi-products from shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leboyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (2), pp.531-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2016.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039046v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01402606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer durant l’Antiquité en Narbonnaise, de sa production à sa commercialisation</w:t>
               </w:r>
@@ -2389,77 +2389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the roman half-products of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France). A proposal for a comprehensive metallographic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°38, p. 1234-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2497,77 +2497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de production et standards de commercialisation du fer antique en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.261-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3012,453 +3012,453 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 : étude paléométallurgique de la forge de Cavallo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 5 : Le réemploi et le recyclage en action : exemples choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Clerbois. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bernardi; Philippe Dillmann; Maxime L'Héritier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lapidum natura restat, hoc est praecipua morum insania [..] Les carrières romaines de granodiorite de l’archipel des Lavezzi, au sud de la Corse. Étude archéologique et géoarchéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection Études d’archéologie n°25, CReA-Patrimoine, pp.137-145, 2025</w:t>
+              <w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Europe médiévale n°17, éditions Monique Mergoil, pp.147-200, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05374194v1</w:t>
+                <w:t xml:space="preserve">halshs-05397659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 : Préconceptions de techniques anciennes au XXe siècle, Les exemples des fers phosphoreux et du damas d’assemblage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 4 : étude paléométallurgique de la forge de Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Camolezi M.; Carmino G.; Disser A.; Hilaire-Perez L.; Lamy J. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fontijn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Clerbois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les techniques ont-elles une patrie ? Retour sur le nationalisme et l’ethnocentrisme dans l’histoire des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines; collection Histoire, sciences, techniques et sociétés, pp.79-97, 2025, 978-2-38542-73 7-5</w:t>
+              <w:t xml:space="preserve">Lapidum natura restat, hoc est praecipua morum insania [..] Les carrières romaines de granodiorite de l’archipel des Lavezzi, au sud de la Corse. Étude archéologique et géoarchéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection Études d’archéologie n°25, CReA-Patrimoine, pp.137-145, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05369996v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05374194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 : études archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 4 : Préconceptions de techniques anciennes au XXe siècle, Les exemples des fers phosphoreux et du damas d’assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Clerbois. </w:t>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camolezi M.; Carmino G.; Disser A.; Hilaire-Perez L.; Lamy J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lapidum natura restat, hoc est praecipua morum insania [..] Les carrières romaines de granodiorite de l’archipel des Lavezzi, au sud de la Corse. Étude archéologique et géoarchéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection Études d’archéologie n°25, CReA-Patrimoine, pp.81-134, 2025</w:t>
+              <w:t xml:space="preserve">Les techniques ont-elles une patrie ? Retour sur le nationalisme et l’ethnocentrisme dans l’histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines; collection Histoire, sciences, techniques et sociétés, pp.79-97, 2025, 978-2-38542-73 7-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05384215v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05369996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5 : Le réemploi et le recyclage en action : exemples choisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 3 : études archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Authom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bernardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+                <w:t xml:space="preserve">Catherine Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ybert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Philippe Bernardi; Philippe Dillmann; Maxime L'Héritier. </w:t>
+                <w:t xml:space="preserve">Denis Henrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Clerbois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection Europe médiévale n°17, éditions Monique Mergoil, pp.147-200, 2025</w:t>
+              <w:t xml:space="preserve">Lapidum natura restat, hoc est praecipua morum insania [..] Les carrières romaines de granodiorite de l’archipel des Lavezzi, au sud de la Corse. Étude archéologique et géoarchéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection Études d’archéologie n°25, CReA-Patrimoine, pp.81-134, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05397659v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05384215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série Humanités, introduction générale</w:t>
               </w:r>
@@ -4075,497 +4075,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04038712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mines</w:t>
+                <w:t xml:space="preserve">La production des fers dans l’Antiquité romaine : entre industrie et commerce à moyennes et longues distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Sanchez C., Ginouvez O. et Sabrié R. (DIR.), Narbonne, fille de Rome, éd. Midi-Pyrénées, Portet-sur-Garonne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Philippe Charlier, Dominique Garcia (Dir.), Anthropologie et Archéologie du fer, CNRS Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03495825v1</w:t>
+                <w:t xml:space="preserve">halshs-03495818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre II. Les ateliers métallurgiques. Entre continuité, dédoublement et polyactivité : des forgerons dans l’îlot VI d’Olbia de Provence entre 325 et 40 av. n. è.</w:t>
+                <w:t xml:space="preserve">Des Pyrénées à la Montagne Noire, la production du fer dans la Narbonnaise antique : vers un bilan historiographique et archéologique de 50 années de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salle Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Bats M. Roure R. (DIR.), Olbia de Provence, colonie de Marseille, à l'époque hellénistique (v. 330 - v. 40 av. J.-C.), éd. Presses univ. de Provence (coll. BIAMA-études massaliètes).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">in Hédi Dridi, Silvia Festuccia, Lorenza Ilia Manfredi (Dir), Le massif de l’Atlas entre Sahara et Méditerranée : ressources, itinéraires et installations, éd université de Neuchatel (Série Philainos, n°3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03495829v1</w:t>
+                <w:t xml:space="preserve">halshs-03495824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation du fer brut dans la Gaule antique et la France médiévale : nouvelles perspectives ?</w:t>
+                <w:t xml:space="preserve">Les mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-132., 2021, Collection de l’École française de Rome</w:t>
+              <w:t xml:space="preserve">in Sanchez C., Ginouvez O. et Sabrié R. (DIR.), Narbonne, fille de Rome, éd. Midi-Pyrénées, Portet-sur-Garonne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03093856v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des fers dans l’Antiquité romaine : entre industrie et commerce à moyennes et longues distances</w:t>
+                <w:t xml:space="preserve">Chapitre II. Les ateliers métallurgiques. Entre continuité, dédoublement et polyactivité : des forgerons dans l’îlot VI d’Olbia de Provence entre 325 et 40 av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salle Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philippe Charlier, Dominique Garcia (Dir.), Anthropologie et Archéologie du fer, CNRS Editions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">in Bats M. Roure R. (DIR.), Olbia de Provence, colonie de Marseille, à l'époque hellénistique (v. 330 - v. 40 av. J.-C.), éd. Presses univ. de Provence (coll. BIAMA-études massaliètes).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03495818v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Pyrénées à la Montagne Noire, la production du fer dans la Narbonnaise antique : vers un bilan historiographique et archéologique de 50 années de recherche</w:t>
+                <w:t xml:space="preserve">La circulation du fer brut dans la Gaule antique et la France médiévale : nouvelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boisseuil D.; Rico C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Hédi Dridi, Silvia Festuccia, Lorenza Ilia Manfredi (Dir), Le massif de l’Atlas entre Sahara et Méditerranée : ressources, itinéraires et installations, éd université de Neuchatel (Série Philainos, n°3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-132., 2021, Collection de l’École française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03495824v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy A Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad metalla ! Funde des Militärplatzes Strebersdorf in den pannonischen Eisenrevieren an der Bernsteinstraße (Burgenland, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4715,64 +4715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy A Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4905,77 +4905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse chimique des déchets sidérurgiques sur le terrain par pXRF. Un jeu d'échelle sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,720 +5364,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation du fer sous ses formes brutes dans la Gaule antique et la France médiévale à travers l’analyse archéométallurgique des vestiges archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.2.6. Une zone dédiée à la métallurgie pendant la sous-phase 1b ; 2.1.7. Les vestiges d’activités métallurgiques ; 4.3. Autres travaux et productions effectués dans le cadre domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Boisseuil D.; Rico C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Chazelles C.-A.; Ugolini D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge (2) : La circulation des matières premières : routes, moyens, acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velasquez, 2015</w:t>
+              <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin du premier âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monographie d’Archéologie Méditerranéenne n°36, Archéologie des Sociétés Méditerranéennes UMR5140 pp.98-100, 460, 568-569, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01405884v1</w:t>
+                <w:t xml:space="preserve">halshs-01405841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2.6. Une zone dédiée à la métallurgie pendant la sous-phase 1b ; 2.1.7. Les vestiges d’activités métallurgiques ; 4.3. Autres travaux et productions effectués dans le cadre domestique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La circulation du fer sous ses formes brutes dans la Gaule antique et la France médiévale à travers l’analyse archéométallurgique des vestiges archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">De Chazelles C.-A.; Ugolini D. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boisseuil D.; Rico C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin du premier âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monographie d’Archéologie Méditerranéenne n°36, Archéologie des Sociétés Méditerranéennes UMR5140 pp.98-100, 460, 568-569, 2015</w:t>
+              <w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge (2) : La circulation des matières premières : routes, moyens, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velasquez, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01405841v1</w:t>
+                <w:t xml:space="preserve">halshs-01405884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Belgium/Dendrochronology - Dating metallic reinforcements in roof frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sanchez C.; Jézégou M.-P. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bolle C.; Court G.; Léotard J.-M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les carnets du parc, n°15, Parc Naturel Régional de la Narbonnaise en Méditerranée pp.65-66, 2014</w:t>
+              <w:t xml:space="preserve">L'archéologie des bâtiments en question. Un outil pour les connaître, les conserver et les restaurer, Actes du colloque international </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études et Documents, Archéologie n°35, Institut du Patrimoine wallon, pp.322-232, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01405867v1</w:t>
+                <w:t xml:space="preserve">halshs-01405759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgium/Dendrochronology - Dating metallic reinforcements in roof frames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Bolle C.; Court G.; Léotard J.-M. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanchez C.; Jézégou M.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie des bâtiments en question. Un outil pour les connaître, les conserver et les restaurer, Actes du colloque international </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études et Documents, Archéologie n°35, Institut du Patrimoine wallon, pp.322-232, 2014</w:t>
+              <w:t xml:space="preserve">Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les carnets du parc, n°15, Parc Naturel Régional de la Narbonnaise en Méditerranée pp.65-66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01405759v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgerons à travers les générations ? La métallurgie dans l'îlot VI d'Olbia de Provence (Hyères, 83) de 325 avant notre ère à 20 de notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. CUCINI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.355-371, 2012, Collection Archaiologia</w:t>
+              <w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870712v1</w:t>
+                <w:t xml:space="preserve">halshs-00870717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre littoral et arrière-pays, l'organisation des activités artisanales : le cas de Narbonne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Jezegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.373-386, 2012, Collection Archaiologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forgerons à travers les générations ? La métallurgie dans l'îlot VI d'Olbia de Provence (Hyères, 83) de 325 avant notre ère à 20 de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">C. CUCINI. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t>
+              <w:t xml:space="preserve">"Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.355-371, 2012, Collection Archaiologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870717v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00870712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -6257,90 +6257,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multidisciplinary approach (archaeology and archaeometry) to bloomsmithing activities in France: examples of results from the last twenty years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. HOŠEK, H. CLEERE and L. MIHOK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The archaeometallurgy of iron - Recent Developments in Archaeological and Scientific Research - Dedicated to Professor Rodomir Pleiner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Archaeoology of the ASCR, Prague, p. 223-236, 311-312, 2011</w:t>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. DILLMANN, L. PÉREZ, C. VERNA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acier en Europe avant Bessemer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS/Université de Toulouse-Le-Mirail, pp.147-174, 2011, Collection " Méridiennes ", Série " Histoire et Techniques ", n°4, 978-2-912025-70-8</w:t>
@@ -6561,277 +6561,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00461939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre II. Chapitre II. L’évolution des bâtiments du nord</w:t>
+                <w:t xml:space="preserve">L'évolution des bâtiments du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bats, Michel. </w:t>
+              <w:t xml:space="preserve">Michel Bats. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l’époque romaine (Ier s. av. J.-C. – VIIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, pp.129-152, 2006, Etudes massaliètes</w:t>
+              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l'époque romaine (Ier s. av. J.-C. - VIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, édisud, pp.129-151, 2006, études massaliètes n°9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767331v1</w:t>
+                <w:t xml:space="preserve">halshs-00462011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des bâtiments du nord</w:t>
+                <w:t xml:space="preserve">Livre II. Chapitre II. L’évolution des bâtiments du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Bats. </w:t>
+              <w:t xml:space="preserve">Bats, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l'époque romaine (Ier s. av. J.-C. - VIIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, édisud, pp.129-151, 2006, études massaliètes n°9</w:t>
+              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l’époque romaine (Ier s. av. J.-C. – VIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.129-152, 2006, Etudes massaliètes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00462011v1</w:t>
+                <w:t xml:space="preserve">hal-01767331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation et le travail du fer dans le département du Var : des recherches qui débutent</w:t>
               </w:r>
@@ -7133,51 +7133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-referencing and examining archaeological and archaeometric data sets New perspectives for the study of La Tène and Gallo-Roman agro-pastoral tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huitorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,191 +7239,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone 5 – le quart Sud</w:t>
+                <w:t xml:space="preserve">La métallurgie du fer ancienne au Levant : perspectives de recherches dans les montagnes de Jaj et des environs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conférence du centre culturel de Jaj (Liban)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel de Jaj (Liban); Direction Générale des Antiquités de la République Libanaise, Aug 2025, Jaj, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399052v1</w:t>
+                <w:t xml:space="preserve">halshs-05399002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zone 5 – le quart Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399057v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’archéologie collaborative au fragile patrimoine des montagnes du Proche-Orient</w:t>
               </w:r>
@@ -7498,700 +7485,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05398995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conquérir les sommets : cycles et rythmes d’exploitation des ressources sidérurgiques dans les Pyrénées et ses marges durant les époques romaine et wisigothique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saisonnalité et exploitation des ressources naturelles. Antiquité–Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologies et Sciences de l’Antiquité (ArScAn, UMR7041); Projet Collectif "Ruralité", Nov 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399085v1</w:t>
+                <w:t xml:space="preserve">halshs-05399057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conquérir les sommets : cycles et rythmes d’exploitation des ressources sidérurgiques dans les Pyrénées et ses marges durant les époques romaine et wisigothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Poilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Saisonnalité et exploitation des ressources naturelles. Antiquité–Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologies et Sciences de l’Antiquité (ArScAn, UMR7041); Projet Collectif "Ruralité", Nov 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314566v1</w:t>
+                <w:t xml:space="preserve">halshs-05399085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone 4 – Les Pyrénées et ses marges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+                <w:t xml:space="preserve">La sidérurgie ancienne en Belgique : un état des lieux multiscalaire et dernières nouvelles du front Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399049v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie ancienne en Belgique : un état des lieux multiscalaire et dernières nouvelles du front Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heike Fock</w:t>
+                <w:t xml:space="preserve">Zone 4 – Les Pyrénées et ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399055v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer ancienne au Levant : perspectives de recherches dans les montagnes de Jaj et des environs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du centre culturel de Jaj (Liban)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel de Jaj (Liban); Direction Générale des Antiquités de la République Libanaise, Aug 2025, Jaj, Lebanon</w:t>
+              <w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399002v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMAPYR FEDER program (2019-2022): L’industrie du FER dans le MAssif des PYRénées de l’Antiquité au milieu XVIIe s.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARQUEOPYRENAE 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Autonoma de Barcelona; Blovir; Generalitat de Catalunya, Departament de Cultura, Oct 2024, Bolvir, Spain</w:t>
+              <w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04825149v1</w:t>
+                <w:t xml:space="preserve">hal-04784638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les techniques métallurgiques à l’échelle d’un massif, le cas des Pyrénées de l’Antiquité à l’époque moderne</w:t>
+                <w:t xml:space="preserve">FERMAPYR FEDER program (2019-2022): L’industrie du FER dans le MAssif des PYRénées de l’Antiquité au milieu XVIIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÉCOLE THÉMATIQUE D’ÉTÉ DU GDR 2092 TPH TECHNIQUES ET PRODUCTION DANS L’HISTOIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; École polytechnique fédérale de Lausanne (EPFL), Jun 2024, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Colloque ARQUEOPYRENAE 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Autonoma de Barcelona; Blovir; Generalitat de Catalunya, Departament de Cultura, Oct 2024, Bolvir, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04825127v1</w:t>
+                <w:t xml:space="preserve">halshs-04825149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser les techniques métallurgiques à l’échelle d’un massif, le cas des Pyrénées de l’Antiquité à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t>
+              <w:t xml:space="preserve">ÉCOLE THÉMATIQUE D’ÉTÉ DU GDR 2092 TPH TECHNIQUES ET PRODUCTION DANS L’HISTOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; École polytechnique fédérale de Lausanne (EPFL), Jun 2024, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784638v1</w:t>
+                <w:t xml:space="preserve">halshs-04825127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la truelle à la toile. Acquisition, traitement et diffusion de données archéologiques et physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8223,299 +8223,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser ensemble l’artisanat et l’industrie métallurgiques des montagnes des Pyrénées au Mont Liban. Explorer la construction de l’imaginaire et de la culture collective</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La datation du fer par le radiocarbone : méthodologie et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perron-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Haut Adour des données aux plateformes géohistoriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/9d3g-3z17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04825134v1</w:t>
+                <w:t xml:space="preserve">hal-04890347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation du fer par le radiocarbone : méthodologie et applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser ensemble l’artisanat et l’industrie métallurgiques des montagnes des Pyrénées au Mont Liban. Explorer la construction de l’imaginaire et de la culture collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier Haut Adour des données aux plateformes géohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnères de Bigorre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/9d3g-3z17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04890347v1</w:t>
+                <w:t xml:space="preserve">halshs-04825134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8570,51 +8570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8633,1567 +8633,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04825147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des techniques et des systèmes de production antique en Gaule du Sud</w:t>
+                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
+              <w:t xml:space="preserve">1er Forum de l’Archéologie Régionale de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380221v1</w:t>
+                <w:t xml:space="preserve">halshs-04124289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t>
+                <w:t xml:space="preserve">L’évolution des techniques et des systèmes de production antique en Gaule du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t>
+              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077593v1</w:t>
+                <w:t xml:space="preserve">hal-04380221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did late Roman and early Medieval Glassmakers and Blacksmiths interact? A Review of some archaeological and archaeometric Evidences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appellations et actualisme en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop international "Secondary glass productions in the early Middle Ages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Orélans, France</w:t>
+              <w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04040089v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appellations et actualisme en question</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exportation vers la Méditerranée des productions de la sidérurgie gallo-romaine belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude des 20 ans du Centre Européen D’Archéométrie de l’Université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285648v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exportation vers la Méditerranée des productions de la sidérurgie gallo-romaine belge</w:t>
+                <w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des 20 ans du Centre Européen D’Archéométrie de l’Université de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Liège (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124290v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How did late Roman and early Medieval Glassmakers and Blacksmiths interact? A Review of some archaeological and archaeometric Evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t>
+              <w:t xml:space="preserve">Workshop international "Secondary glass productions in the early Middle Ages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Orélans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124285v1</w:t>
+                <w:t xml:space="preserve">halshs-04040089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285704v1</w:t>
+                <w:t xml:space="preserve">halshs-04124285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interaction de l’industrie du fer avec son environnement naturel et le réseau de peuplement de Narbonnaise</w:t>
+                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
+              <w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380241v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
+                <w:t xml:space="preserve">L’interaction de l’industrie du fer avec son environnement naturel et le réseau de peuplement de Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Forum de l’Archéologie Régionale de la région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Cours d’été IUK (UPV/EHU) Más que espadas; el hierro en el imperio romano à Irun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Irun, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124289v1</w:t>
+                <w:t xml:space="preserve">hal-04380241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce du fer à grande distance depuis la Gaule Belgique: les pistes qui mènent à la Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romeinendag / Journée d'archéologie Romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Gand, Belgique</w:t>
+              <w:t xml:space="preserve">11ème séance des Rencontres Interdisciplinaires sur les Métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03921497v1</w:t>
+                <w:t xml:space="preserve">cea-03586597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commerce du fer à grande distance depuis la Gaule Belgique: les pistes qui mènent à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Romeinendag / Journée d'archéologie Romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921506v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03921501v1</w:t>
+                <w:t xml:space="preserve">halshs-03921506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t>
+                <w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921379v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Table-ronde »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+                <w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nègre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perrin</w:t>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-concept : « Définir, identifier, questionner l’artisanat » du GDR 2092 « Techniques et production dans l’histoire » (TPH) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921371v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Table-ronde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gosselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+                <w:t xml:space="preserve">Valérie Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème séance des Rencontres Interdisciplinaires sur les Métaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Atelier-concept : « Définir, identifier, questionner l’artisanat » du GDR 2092 « Techniques et production dans l’histoire » (TPH) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03586597v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR FERAPO : Prospections thématiques et sondage ; Mines et métallurgie aux périodes historiques : bilan intermédiaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Van Wersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle 2021 de la Société Archéologique Française d’Étude des mines et de la Métallurgie (SAFEMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Moulis (09200), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039281v1</w:t>
+                <w:t xml:space="preserve">halshs-04039287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure et comportement mécanique des barres de fer antiques des épaves des Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Fallait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10229,217 +10242,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de la sidérurgie. Un terrain expérimental</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR FERAPO : Prospections thématiques et sondage ; Mines et métallurgie aux périodes historiques : bilan intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier concept du GDR 2092 Techniques et production dans l'histoire (TPH) Archéométrie et histoire des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nanterre (MSH Mondes), France</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle 2021 de la Société Archéologique Française d’Étude des mines et de la Métallurgie (SAFEMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Moulis (09200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039279v1</w:t>
+                <w:t xml:space="preserve">halshs-04039281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Van Wersch</w:t>
+                <w:t xml:space="preserve">L’histoire de la sidérurgie. Un terrain expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Atelier concept du GDR 2092 Techniques et production dans l'histoire (TPH) Archéométrie et histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039287v1</w:t>
+                <w:t xml:space="preserve">halshs-04039279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre, verre et fer. Une approche croisée des arts du feu au haut Moyen Âge</w:t>
               </w:r>
@@ -10533,51 +10533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat - industrie (Antiquité Moyen Âge) : des mots et des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier-concept : « L’industrie » du GDR 2092 « Techniques et production dans l’histoire » (TPH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10691,648 +10691,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les qualités de fer du monde romain occidental.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Huy, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02403641v1</w:t>
+                <w:t xml:space="preserve">halshs-04039328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+                <w:t xml:space="preserve">Objets réparés, équipements d'entretien et forges de maintenance dans les campagnes de Gaule romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
+              <w:t xml:space="preserve">Les réparations de la Préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02531908v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Matérialité (DYPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les qualités de fer du monde romain occidental.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Huy, Belgium</w:t>
+              <w:t xml:space="preserve">22ème colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039328v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02403641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets réparés, équipements d'entretien et forges de maintenance dans les campagnes de Gaule romaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Leconte</w:t>
+                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réparations de la Préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815865v1</w:t>
+                <w:t xml:space="preserve">halshs-02531908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrous Alloys Quality from Antiquity to Middle Age: A Statistical and Diachronic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11564,103 +11564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALIFE -- Qualité des alliages ferreux : une approche diachronique et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Du laboratoire au musée » Rencontre du DIM Matériaux Anciens et Patrimoniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -11689,64 +11689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the &amp;quot;Pyrénées-Orientales&amp;quot; and the Canigou mountain (France) between Antiquity and Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11823,77 +11823,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
@@ -12237,64 +12237,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon dating of iron bars: proposal of a chronology for shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12483,51 +12483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du fer sous ses formes brutes dans la Gaule antique et la France médiévale à travers l’analyse archéométallurgique des vestiges archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e table ronde du programme commun de la Casa de Velázquez et de l’École française de Rome sur Le marché des matières premières dans l’Antiquité et au Moyen Âge : La circulation des matières premières ; routes, moyens, acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12690,90 +12690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12815,77 +12815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntram Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12966,77 +12966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Groupe de contact du FNRS Arts et Techniques métallurgiques pré-industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13061,103 +13061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13346,64 +13346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
@@ -13458,64 +13458,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13687,64 +13687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13821,64 +13821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Tampa, Floride, USA, United States</w:t>
@@ -13933,51 +13933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international sur la Concentration spatiale des activités et la question des quartiers spécialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14134,506 +14134,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation du fer aux deux derniers siècles avant notre ère</w:t>
+                <w:t xml:space="preserve">Archeometric studies of iron semi-finished products : the case of the Roman wrecks of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque européen sur les Itinéraires des vins romains en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lattes (Hérault), France</w:t>
+              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039843v1</w:t>
+                <w:t xml:space="preserve">halshs-04039808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scories de forge : l’apport de l’archéométallurgie à la discrimination des établissements d’époque romaine de Narbonnaise</w:t>
+                <w:t xml:space="preserve">La circulation du fer aux deux derniers siècles avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain : terminologies et typologies à l’épreuve des réalités archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque européen sur les Itinéraires des vins romains en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lattes (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039836v1</w:t>
+                <w:t xml:space="preserve">halshs-04039843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les scories de forge : l’apport de l’archéométallurgie à la discrimination des établissements d’époque romaine de Narbonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain : terminologies et typologies à l’épreuve des réalités archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039824v1</w:t>
+                <w:t xml:space="preserve">halshs-04039836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les demi-produits ferreux des épaves antiques des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : apports des analyses archéométriques à la définition du corpus typologique et des circuits de production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04039832v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeometric studies of iron semi-finished products : the case of the Roman wrecks of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+                <w:t xml:space="preserve">Les demi-produits ferreux des épaves antiques des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : apports des analyses archéométriques à la définition du corpus typologique et des circuits de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIe Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039808v1</w:t>
+                <w:t xml:space="preserve">halshs-04039832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin d'une vicinia. Olbia à Hyères (Var) durant l'Antiquité tardive et le haut Moyen Âge (Ve-Xe s.)</w:t>
               </w:r>
@@ -14841,90 +14841,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des clous en fer du chaland Lyon Saint-Georges 4 (LSG4) au IIe s. (Rhône) : questions de qualité et d’approvisionnement à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14962,103 +14962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ferrures des portes romanes du Roussillon : qualité, technique et provenance. Une première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Samuel Heal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
@@ -15100,51 +15100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De terre, de verre et de fer. Regards croisés sur les productions mérovingiennes de Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Van Wersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15303,103 +15303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Ferrous Alloys Qualities by a Diachronic and Statistical Approach : an Original Semi-automatic Algorithm to Estimate Carbon Concentration by Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Heritage Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, paris, France</w:t>
@@ -15428,90 +15428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15566,64 +15566,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finally, an antique standard of steel semi-finished products!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15691,64 +15691,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERMAPYR: L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans/Antiquité-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15803,64 +15803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the « Pyrénées Orientales » and the Canigou mountain (France) between Antiquity and Modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16006,77 +16006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production du fer dans le massif du Canigou (66, France) au début de la conquête romaine : prospection analytique par fluorescence X portable de la composition chimique des ferriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16196,51 +16196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des masses brutes de fer dans le port de Narbonne antique : de nouveaux éléments de réflexion sur l’organisation de la production primaire du fer en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16304,64 +16304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffsummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16425,51 +16425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Chuniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16641,584 +16641,584 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final 2023 programme collectif de recherche (2021-2023) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport intermédiaire 2024 du Programme Collectif de Recherche (2024-2026) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.129</w:t>
+              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05210315v1</w:t>
+                <w:t xml:space="preserve">halshs-04852284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire 2024 du Programme Collectif de Recherche (2024-2026) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Rapport final 2023 programme collectif de recherche (2021-2023) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.141</w:t>
+              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04852284v1</w:t>
+                <w:t xml:space="preserve">halshs-05210315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet FERMAPYR Rapport des analyses métallographiques et de provenance des fers architecturaux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« II. e - La qualité des fers de jet et de trait d’Abū l-Ḥasan : Premiers jalons » in al-Akra H. et Mouton J.-M. (Dir.), Abū l-Ḥasan (Sud-Liban), Rapport quadriennal 2019-2022 et rapport de la campagne 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collection Conservation régionale des monuments historiques (CRMH); UMR7041. 2022, pp.94</w:t>
+              <w:t xml:space="preserve">Rapport d’opération archéologique du Ministère de l’Europe et des Affaires Étrangères. 2022, pp.77-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924996v1</w:t>
+                <w:t xml:space="preserve">hal-03926102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Annexe 9 – Aux sources des fers forgés à Ej-Jaouzé durant l’époque médiévale (Metn, Liban) », in Pieri D., Nacouzi L, Capet E. (Dir.), Mission archéologique du Metn, site d'Ej-Jaouzé. Rapport 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet FERMAPYR Rapport des analyses métallographiques et de provenance des fers architecturaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rapport d’opération archéologique du Ministère de l’Europe et des Affaires Étrangères. 2022, pp.102-114</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection Conservation régionale des monuments historiques (CRMH); UMR7041. 2022, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926104v1</w:t>
+                <w:t xml:space="preserve">hal-03924996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers de nouvelles pistes pour déterminer la provenance du fer mis en œuvre dans les constructions et le fer forgé de Famars » in Clotuche R. (Dir.), FANAUM MARTIS : une agglomération à vocation religieuse, commerciale et militaire à la frontière du territoire Nervien, Pagus Fanomartensis, un terroir spécifique ? (Bilan PCR 2021)</w:t>
+                <w:t xml:space="preserve">« Annexe 9 – Aux sources des fers forgés à Ej-Jaouzé durant l’époque médiévale (Metn, Liban) », in Pieri D., Nacouzi L, Capet E. (Dir.), Mission archéologique du Metn, site d'Ej-Jaouzé. Rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAP Hauts-de-France. 2022, pp.206-207</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport d’opération archéologique du Ministère de l’Europe et des Affaires Étrangères. 2022, pp.102-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925053v1</w:t>
+                <w:t xml:space="preserve">hal-03926104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« II. e - La qualité des fers de jet et de trait d’Abū l-Ḥasan : Premiers jalons » in al-Akra H. et Mouton J.-M. (Dir.), Abū l-Ḥasan (Sud-Liban), Rapport quadriennal 2019-2022 et rapport de la campagne 2022</w:t>
+                <w:t xml:space="preserve">« Vers de nouvelles pistes pour déterminer la provenance du fer mis en œuvre dans les constructions et le fer forgé de Famars » in Clotuche R. (Dir.), FANAUM MARTIS : une agglomération à vocation religieuse, commerciale et militaire à la frontière du territoire Nervien, Pagus Fanomartensis, un terroir spécifique ? (Bilan PCR 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport d’opération archéologique du Ministère de l’Europe et des Affaires Étrangères. 2022, pp.77-81</w:t>
+              <w:t xml:space="preserve">INRAP Hauts-de-France. 2022, pp.206-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926102v1</w:t>
+                <w:t xml:space="preserve">hal-03925053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
               </w:r>
@@ -17575,51 +17575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de fer antiques et médiévales dans le massif du Canigou (66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17654,103 +17654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18063,51 +18063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3655F9D1"/>
+    <w:nsid w:val="F55FB119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18294,51 +18294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaspardpages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133626067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/GaspardPag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pages-Gaspard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pages-gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeophile.com/rw-bibliographie-pages.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1472329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leboyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffsummer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Britton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.3573" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090912v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henrard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Haperen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/shaping-cultural-landscapes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salle V&#233;ronique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nicolas Akiki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Fock" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124289v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039439v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039843v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039836v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040107v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926104v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925053v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926102v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaspardpages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133626067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/GaspardPag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pages-Gaspard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pages-gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeophile.com/rw-bibliographie-pages.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1472329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leboyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffsummer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Britton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.3573" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090912v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Haperen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/shaping-cultural-landscapes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salle V&#233;ronique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7867" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nicolas Akiki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Fock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815865v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039439v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039843v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040107v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925053v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>