--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -295,230 +295,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du bois et du fer dans les hautes terres pyrénéennes à l’époque wisigothique : le cas du col du Puymorens et de la vallée de Carol</w:t>
+                <w:t xml:space="preserve">Appréhender les productions sidérurgiques anciennes du Levant et leurs commerces : paradigme, méthodologie et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Records de l'Aravó.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, Le Levant et la Méditerranée, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150wc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05413204v1</w:t>
+                <w:t xml:space="preserve">halshs-05369983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les productions sidérurgiques anciennes du Levant et leurs commerces : paradigme, méthodologie et perspective</w:t>
+                <w:t xml:space="preserve">Exploitation du bois et du fer dans les hautes terres pyrénéennes à l’époque wisigothique : le cas du col du Puymorens et de la vallée de Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Records de l'Aravó.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.21-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05369983v1</w:t>
+                <w:t xml:space="preserve">halshs-05413204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood and iron exploitation in the Pyrenean highlands during the Visigothic period: the case of the Puymorens pass and the Carol valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1532,213 +1532,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02431643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme FEDER FERMAPYR : l’industrie du FER dans le MAssif des PYRénées, du Canigou au Couserans (Antiquité-XIXe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The iron bars trade between Mediterranean and Gaul in the Roman period: 14C dating of semi-products from shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leboyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (2), pp.531-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2016.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039046v1</w:t>
+                <w:t xml:space="preserve">halshs-01402606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron bars trade between Mediterranean and Gaul in the Roman period: 14C dating of semi-products from shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme FEDER FERMAPYR : l’industrie du FER dans le MAssif des PYRénées, du Canigou au Couserans (Antiquité-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Leboyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2016.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01402606v1</w:t>
+                <w:t xml:space="preserve">halshs-04039046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer durant l’Antiquité en Narbonnaise, de sa production à sa commercialisation</w:t>
               </w:r>
@@ -4696,230 +4696,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Aouzerals (La Malène, Lozère) durant le premier Moyen Âge : premiers éléments de réflexion sur les activités et la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Breichner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy A Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Seldmayer H. (Dir), Ad metalla ! Funde des Militärplatzes Strebersdorf in den pannonischen Eisenrevieren an der Bernsteinstraße (Burgenland, Autriche), éd. Mergoil (Monographies Instrumentum, n°69), p. 104-120, 199-210.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Hernandez, J., Schneider L. et Soulat J. (DIR.), Actes des 36e journées internationales de l'archéologie mérovingien organisées par l'AFAM (Montpellier, 2015). L'habitat rural du haut Moyen Âge en France (Ve-XIe s.) : dynamiques du peuplement, formes, fonctions et statuts des établissements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie du Midi Médiévale, 2020, supplément n°9, Mémoire de l’AFAM n°36, 978-2-918365-23-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02988157v1</w:t>
+                <w:t xml:space="preserve">halshs-03093841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Aouzerals (La Malène, Lozère) durant le premier Moyen Âge : premiers éléments de réflexion sur les activités et la vie quotidienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hernandez, J., Schneider L. et Soulat J. (DIR.), Actes des 36e journées internationales de l'archéologie mérovingien organisées par l'AFAM (Montpellier, 2015). L'habitat rural du haut Moyen Âge en France (Ve-XIe s.) : dynamiques du peuplement, formes, fonctions et statuts des établissements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologie du Midi Médiévale, 2020, supplément n°9, Mémoire de l’AFAM n°36, 978-2-918365-23-5</w:t>
+              <w:t xml:space="preserve">in Seldmayer H. (Dir), Ad metalla ! Funde des Militärplatzes Strebersdorf in den pannonischen Eisenrevieren an der Bernsteinstraße (Burgenland, Autriche), éd. Mergoil (Monographies Instrumentum, n°69), p. 104-120, 199-210.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03093841v1</w:t>
+                <w:t xml:space="preserve">halshs-02988157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse chimique des déchets sidérurgiques sur le terrain par pXRF. Un jeu d'échelle sous contraintes</w:t>
               </w:r>
@@ -7390,204 +7390,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05399052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de l’archéologie collaborative au fragile patrimoine des montagnes du Proche-Orient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Nicolas Akiki</w:t>
+                <w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième conférence du Conseil Arabe pour les Sciences Sociales (CASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Arabe pour les Sciences Sociales (CASS), May 2025, Beyrouth (Liban), Lebanon</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05398995v1</w:t>
+                <w:t xml:space="preserve">halshs-05399057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+                <w:t xml:space="preserve">L’apport de l’archéologie collaborative au fragile patrimoine des montagnes du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nicolas Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Septième conférence du Conseil Arabe pour les Sciences Sociales (CASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Arabe pour les Sciences Sociales (CASS), May 2025, Beyrouth (Liban), Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399057v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquérir les sommets : cycles et rythmes d’exploitation des ressources sidérurgiques dans les Pyrénées et ses marges durant les époques romaine et wisigothique</w:t>
               </w:r>
@@ -7636,312 +7636,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05399085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie ancienne en Belgique : un état des lieux multiscalaire et dernières nouvelles du front Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Fock</w:t>
+                <w:t xml:space="preserve">Fabrice Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399055v1</w:t>
+                <w:t xml:space="preserve">hal-05314566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone 4 – Les Pyrénées et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05399049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rigault</w:t>
+                <w:t xml:space="preserve">La sidérurgie ancienne en Belgique : un état des lieux multiscalaire et dernières nouvelles du front Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Poilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314566v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t>
               </w:r>
@@ -8229,51 +8229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation du fer par le radiocarbone : méthodologie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,234 +8426,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04825134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t>
+                <w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627754v1</w:t>
+                <w:t xml:space="preserve">halshs-04825147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t>
+                <w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04825147v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t>
               </w:r>
@@ -9135,51 +9135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9601,51 +9601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9791,51 +9791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10691,329 +10691,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+                <w:t xml:space="preserve">Objets réparés, équipements d'entretien et forges de maintenance dans les campagnes de Gaule romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Huy, Belgium</w:t>
+              <w:t xml:space="preserve">Les réparations de la Préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039328v1</w:t>
+                <w:t xml:space="preserve">hal-03815865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets réparés, équipements d'entretien et forges de maintenance dans les campagnes de Gaule romaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Leconte</w:t>
+                <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réparations de la Préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Matérialité (DYPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815865v1</w:t>
+                <w:t xml:space="preserve">hal-03210920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+                <w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Matérialité (DYPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Huy, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210920v1</w:t>
+                <w:t xml:space="preserve">halshs-04039328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les qualités de fer du monde romain occidental.</w:t>
               </w:r>
@@ -11849,51 +11849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
@@ -12237,64 +12237,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon dating of iron bars: proposal of a chronology for shipwrecks discovered off the coast of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16686,51 +16686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16808,51 +16808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18063,51 +18063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F55FB119"/>
+    <w:nsid w:val="2DE02898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18294,51 +18294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaspardpages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133626067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/GaspardPag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pages-Gaspard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pages-gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeophile.com/rw-bibliographie-pages.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1472329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leboyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffsummer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Britton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.3573" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090912v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Haperen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/shaping-cultural-landscapes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salle V&#233;ronique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7867" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nicolas Akiki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Fock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815865v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039439v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039843v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040107v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925053v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaspardpages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133626067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/GaspardPag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pages-Gaspard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pages-gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeophile.com/rw-bibliographie-pages.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1472329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leboyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffsummer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Britton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.3573" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090912v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Haperen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/shaping-cultural-landscapes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salle V&#233;ronique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7867" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Haddad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nicolas Akiki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Fock" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815865v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039439v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039843v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040107v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925053v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>