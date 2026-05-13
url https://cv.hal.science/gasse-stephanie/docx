--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -892,178 +892,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Education non formelle : contexte d’émergence, caractéristiques et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Education non formelle et apprentissages tout au long de la vie, 199, pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éducation non formelle a plus à gagner à être vertueuse qu’à être clairement décrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Education non formelle et apprentissages tout au long de la vie, 199, pp.31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Poizat</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02357675v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02357669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des liens tissés : regards d’ailleurs sur les travaux de Nilda ALVES</w:t>
               </w:r>
@@ -1308,5142 +1308,5142 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">As experiências da Educação de Jovens e Adultos na África Ocidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international LIEJA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratório de Investigação, Pesquisa e Extensão em Educação de Jovens e Adultos (LIEJA); Université Fédérale de Rio de Janeiro (UFRJ), Nov 2025, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Encontros, pesquisas, construção de saberes em dialogo com a Africa subsaariana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Colóquio Internacional Aprendizados ao longo da vida: direito à educação e à dignidade humana — ler o mundo, produzir conhecimentos, escrever a história</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ProPEd (UERJ- Universidade do Estado do Rio de Janeiro), Nov 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratório de Investigação, Pesquisa e Extensão em Educação de Jovens e Adultos (LIEJA); Université Fédérale de Rio de Janeiro (UFRJ), Nov 2025, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internacionalização e suas relações com países africanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1° simpósio internacional da ARInt - Díalogos sem fronteiras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UESB (Universidade Estadual do Sudoeste da Bahia); ARInt. (Assessoria de Relações Internacionais. Universidade Estadual do Sudoeste da Bahia), Oct 2025, Vitoria da conquista, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Internacionalização e suas relações com países africanos</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions multiformes en éducation et formation au sein des Espaces Sociaux de Formation Humaine (ESFH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique : Espaces sociaux, contextes et dispositifs en formation. Réflexions en Sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIRNEF, Mar 2025, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement d’un Master en Sciences de l’éducation et administration scolaire à Madagascar : un partenariat et une ingénierie à trois niveaux pour répondre aux exigences d’un environnement contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Les besoins en éducation et formation en Afrique Subsaharienne. Réflexion collaborative en réponse à des appels à projets : coopération, construction, contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EDA (Éducation, Discours, Apprentissages); Université de Paris Cité; ISSEG - Institut Supérieur des Sciences de l’Éducation de Guinée, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiencias sobre internacionalização e formação de équipes para a cooperação internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1° simpósio internacional da ARInt - Díalogos sem fronteiras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UESB (Universidade Estadual do Sudoeste da Bahia); ARInt. (Assessoria de Relações Internacionais. Universidade Estadual do Sudoeste da Bahia), Oct 2025, Vitoria da conquista, Brazil</w:t>
+              <w:t xml:space="preserve">, UESB (Universidade Estadual do Sudoeste da Bahia); ARInt. (Assessoria de Relações Internacionais. Universidade Estadual do Sudoeste da Bahia), Oct 2025, Vitória da Conquista, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIRNEF, Mar 2025, Mont-Saint-Aignan, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifaceted conceptions of education in the Freirian sense in Sub-Saharan Africa. Different contexts and reflections on the education of young people and adults and Paulo Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiative Paulo Freire at Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transformative Learning Technologies Laboratory (TLTL); Lemann Center for Brazilian Studies; Institute of Latin American Studies; Laboratoire CIRNEF; Teachers College Columbia University, Dec 2024, New york, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EDA (Éducation, Discours, Apprentissages); Université de Paris Cité; ISSEG - Institut Supérieur des Sciences de l’Éducation de Guinée, Jun 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensino, Currículo e Cultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence clôture Cycle de formation doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGEn Programa de Pós-Graduação em Ensino, Universidade Estadual do Sudoeste da Bahia, Nov 2024, Vitoria da conquista, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UESB (Universidade Estadual do Sudoeste da Bahia); ARInt. (Assessoria de Relações Internacionais. Universidade Estadual do Sudoeste da Bahia), Oct 2025, Vitória da Conquista, Brazil</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation comparée - Enjeux contemporains et regards croisés sur les épistémologies du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pédagogique en Sciences de l’Éducation et Administration scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAS - Université de Toamasina, May 2024, Toamasina, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curriculum e direito a educação: pensar desenvolvimento local de forma integrada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro internacional LIEJA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Fédérale de Rio de Janeiro (UFRJ), Mar 2024, Rio de janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturalidade e diversidade : politicas e experiências em educação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Seminário Internacional as Redes educativas e as tecnologias: Tessituras de solidariedade e de convivências nos diferentes espaçostempos educativos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ProPEd (Programa de Pós-Graduação em Educação Faculdade de Educação Universidade do Estado do Rio de Janeiro); ANPEd (Associação Nacional de Pós-Graduação e Pesquisa em Educação); CAPES (Coordenação de Aperfeiçoamento de Pessoal de Nivel Superior); PPGECC (Programa de Pós-Graduação em Educação, Cultura e Comunicação); PPGEP (Postgraduate Program in Production Engineering (Management Engineering)); UERJ (Universidade do Estado do Rio de Janeiro); EDU (Faculté d'éducation); CNPq (Conselho Nacional de Desenvolvimento Científico e Tecnológico); FAPERJ (Fundação de Amparo à Pesquisa do Estado do Rio de Janeiro); CIRNEF, Jul 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Symposium de Stéphanie Gasse] Des outils méthodologiques à l’épreuve de l’éducation comparée : un observatoire d’offres éducatives alternatives dans le champ du droit à l’éducation (1ère partie). Des instruments de collectes de données en contextes pluriels : des outils pour questionner les usages, les potentiels et les environnements d’apprentissage (2e partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TRASCE (Terrains et Recherches dAns les SCiences de l'Éducation) : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CIRNEF, Nov 2024, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, PPGEn Programa de Pós-Graduação em Ensino, Universidade Estadual do Sudoeste da Bahia, Nov 2024, Vitoria da conquista, Brazil</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie universitaire et conduite d’un Master à distance : pratiques et postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pédagogique en Sciences de l’Éducation et Administration scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAS, May 2024, Université de Toamasina, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Fédérale de Rio de Janeiro (UFRJ), Mar 2024, Rio de janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation des jeunes et des adultes intégrée à l’enseignement professionnel secondaire brésilien : une approche méthodologique de recherche sur la réussite scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Marques Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Luís Alcoforado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Valdete dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI Colóquio AFIRSE. Aprendizagem, Diversidade e Equidade: A Investigação em Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE, Feb 2024, Lisboa, Portugal. pp.977-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SEAS - Université de Toamasina, May 2024, Toamasina, Madagascar</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plataformas de gestão de aprendizagem : os desafios do trabalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Seminário do grupo de pesquisa DIDATEC / PPGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FACED; Universidade Federal de Salvador de Bahia, Mar 2024, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SEAS, May 2024, Université de Toamasina, Madagascar</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Currículo, Inclusão e Justiça social nas politicas educativas na África subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Seminário Internacional CAFTe/XIV EIFORPECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Psicologia e Ciências da Educação da Universidade do Porto (FPCEUP), Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'éducation des jeunes et des adultes intégrée à l’enseignement professionnel secondaire brésilien : une approche méthodologique de recherche sur la réussite scolaire</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Para além da vulnerabilidade: educação emancipadora na África subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direitos humanas e direito a educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Internacional Interdisciplinar de Estudos e Pesquisas (CIIEP); Universidade Estacio de Sá, Dec 2023, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Política editorial das Revistas em Educação : Brasil – França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro internacional Educaçao em (re)vista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGED; Universidade Federal do Rio Grande do Norte, Jun 2022, Natal, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperar alfabetização de jovens e adultos com Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro internacional EJA em Movimento - Esperar uma nova EJA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Educação CE/ PROEX- Pró-Reitoria de Extensão; UFRN - Universidade Federal do Rio Grande do Norte, Nov 2022, Natal, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à distance : une ingénierie au service de l’innovation et de l’éducation [Semaine internationale de l’éducation et de la formation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janaina Marques Silva</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iniciativas e resistência na África subsaariana. Ação docente e escolas latino-americanas e subsaarianas: esperanças em movimentos cotidianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Seminário Internacional. As Redes educativas e as tecnologias: Docentes, na resistência e na criação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade do Estado do Rio de Janeiro (UERJ, Jul 2022, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexão sobre as concepções multifacetadas da educação e desenvolvimento social e educativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aula Inaugural PPEGEn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programa de Pós-graduação em Ensino; UESB - Universidade Estadual do Sudoeste da Bahia, Oct 2022, Vitoria da Conquista, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepções multifacetadas da educação na África subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centro Internacional Interdisciplinar de Estudos e Pesquisas- Direitos Humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIIEP (Centro Internacional Interdisciplinar de Estudos e Pesquisas); Universidade Estacio de Sá, Aug 2022, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Currículo local e desenvolvimento comunitário na África Subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Mostra de Doutoramento em Psicologia e Ciências da educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Psicologia e de Ciências da educação; Agence Erasmus+; Université de Coimbra, Nov 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des projets de recherche internationaux des laboratoires affiliés IRIHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées scientifiques de l'IRIHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIHS (Institut de Recherche Interdisciplinaire Homme Société); Université de Rouen Normandie, Nov 2022, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educação e Formação de Adultos em Redes Colaborativas de Aprendizagens: Educação e Formação de Adultos e Intervenção Comunitária</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário MEFAIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de psicologia e de ciências da educação. Universidade de Coimbra, Apr 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O que nos enlaça nas pesquisas em educação? Tecendo conhecimentos entre Argentina, França e Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro Capesprint Brasil/Argentina/França</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratório Educação e Imagens e Sons; Universidade do Estado do Rio de Janeiro (UERJ), Jul 2022, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direito à Educação como direito humano: para todos e ao longo da vida. Reflexão sobre a África subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário internacional da Unidade de Ensino e Investigação. Faculdade de psicologia e de ciências da educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Coimbra; Agence Erasmus+, Apr 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desenho didático online: uma experiência de Mestrado na educação (França/Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV e-DoC, Encontro internacional Docência e cibercultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGEDUC/ UFRRJ, Jul 2022, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie universitaire et conduite d’un Master à distance : pratiques et postures (Session 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de sensibilisation projet IniTECPUMA. Session 1. Cycle de conférences online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute Alsace (UHA); Université de Chouaib Doukkali (UCD) – Maroc; Groupement de recherche Euro-méditerranéen, Mar 2021, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie universitaire et conduite d’un Master à distance : pratiques et postures (Session 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de sensibilisation projet IniTECPUMA. Cycle de conférences online Session 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute Alsace (UHA); Groupement de recherche Euro-méditerranéen, Mar 2021, Constantine (on line), Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educação e Formação de Adultos em Redes Colaborativas de Aprendizagens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Congresso Internacional de Educação (CONEduc-UFS) - IX Encontro Nacional de Educação do Campo : Educação, Formação Docente e Interculturalidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGED/ PPGS / Observatorio da Democracia Universidade - Federal do Sergipe (UFS), Brésil, Nov 2021, Aracaju (Sergipe), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie universitaire et conduite d’un Master à distance : pratiques et postures (Session 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de sensibilisation projet IniTECPUMA. Session 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute Alsace (UHA); Groupement de recherche Euro-méditerranéen, Mar 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalité et conscientisation : une acculturation aux compétences interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études inter laboratoires LIRTES – CIRNEF : Interculturalité, compétence et approche interculturelle en formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epale; Agence Erasmus+ Education Formation; Université Paris Est Créteil (UPEC Paris), Jun 2021, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estética e apredizagem ao longo da vida em Paulo Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de clôture « Conversando com Paulo Freire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGEDUC / UFRRJ, Universidade Federal Rural do Rio de Janeiro, Brésil, Dec 2021, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A criação imagética e sonora de filmes nos tantos &amp;quot;Espaços tempos&amp;quot; das redes educativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X seminário de Laboratórios e Grupos de pesquisas em Educação com Imagens e sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratório Educação e imagem. ProPed/UERJ, Université de l’Etat de Rio de Janeiro, Brésil, Mar 2021, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direito à Educação como direito humano: para todos e ao longo da vida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário Emancipação social democratizante e direito à educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Internacional Interdisciplinar de Estudos e Pesquisa - Direitos Humanos (CIIEP); UNESA PPGE, Universidade Estácio de Sá, Brasil, Oct 2020, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cruzando olhares atlânticos : de Rouen (França) à UERJ (Brasil) na pesquisa em educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversas internacionais « para adiar o fim do Mundo » seguindo Krenak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNPq; Proped-UERJ; CAPES; UERJ-Brasil, Sep 2020, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educação no mundo em tempos de Pandemia: horizontes e desafios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário internacional Live ANPEd: Presente na Quarentena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANPEd, Associação Nacional de Pós-graduação e Pesquisa em Educação, Brasil, Jul 2020, Rio de Janeiro (online), Brazil. https://www.youtube.com/watch?v=9OeFWeCgon8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educação online na contemporaneidade: novos modos de ensinar e aprender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DIFEBA : Diversidade, formação, educação básica e discursos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPED_UNEB, Universidade do Estado da Bahia, Apr 2020, Salvador de Bahia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educação não formal : uma contribuição no desenvolvimento territorial integrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Seminário internacional, CEIS20. Educaçao e Territorios Inteligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIS20, Université de Coimbra, Oct 2019, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direito à educação, sujeitos e políticas de EJA. A educação como prática da liberdade : o legado de Paulo Freire na contemporaneidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale. VI Encontro Internacional de Alfabetização e Educação de Jovens e Adultos (ALFAeEJA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEB; MPEJA, Oct 2019, Salvador de Bahia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O cenário da Educação de Adultos na África subsaariana: política de descentralização e educação não formal Porto Alegre, 12 novembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Encontro International de Alfabetização e Educação de Jovens e Adultos - ALFAeEJA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEB; UFRGS, Nov 2019, Porto Alegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberdade acadêmica, redes educativas e interculturalidade nos cotidianos e nas práticas interculturais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X Seminário Internacional – As Redes Educativas e as Tecnologias : Liberdade acadêmica, produção e circulação de conhecimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERJ Universidade do Estado do Rio de Janeiro; Anped, Jul 2019, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A successful partnership in Higher Education. Case studies on a french Master degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIE Peer Forum. Cultivating higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for International Education, Apr 2019, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EJA no contexto da África subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Encontro Internacional de Alfabetização e Educação de Jovens e Adultos (ALFAeEJA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEB; MPEJA, Oct 2019, Salvador de Bahia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger l’effectivité du droit à l’éducation. Regard croisé sur des conceptions multiformes d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international- Formation des communautés scientifiques en Afrique de l’Ouest : gouvernance et structuration de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INJEPS; CEREID Centre d’Etudes et de Recherches en Education et en Interventions sociales pour le Développement; Université de Porto Novo; Université d'Abomey-Conacry, Oct 2019, Porto Novo, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur et recherche au Brésil. Combats et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SALC2019. Semaine de l’Amérique latine et des caraïbes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sénat; AFD; Université de Rouen-Normandie; Maison de l'Amérique Latine; Institut des Amériques, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direito a educação no contexto africano: um olhar a partir do Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Programa de Pós-Graduação em Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Estácio de Sá, RJ, Apr 2019, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desafios de um Mestrado na formação a distância e formação docentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Séminaire International du Programme de Pós-graduação en éducation (Conférence d'ouverture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Estadual do Rio Grande do Sul, Nov 2018, Osório, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educação de Jovens e Adultos e Educação Profissional no PNE- Garantia do Direito à educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário ProEJA 10 anos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRS; Faculdade de Educação-UFRGS, Aug 2018, Porto Alegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensar a experiência na formação: o mestrado francófono a distância e os alunos da África subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palestra com Stéphanie Gasse de 9 de Novembro de 2018 [Conférence inaugurale]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPPGEdu; Pontifícia Universidade Católica do Rio Grande do Sul, Nov 2018, Porto Alegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desafíos educativos en tiempos de crisis: cuestionando el derecho a la educación y la oferta educativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Políticas de Educación para Jóvenes y Adultos en escenarios de crisis del derecho en Latinoamérica. 56° Congresso Internacional de Americanistas (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Ibero-Americano da Universidade de Salamanca, Jul 2018, Salamanca, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As cidades e suas populações: um diálogo com as mídias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Seminário do Laboratório Educação e Imagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Educação e Humanidades; ProPEd-UERJ, Jun 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiências de formação no sentido da EJA na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário ProEJA 10 anos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRS; IFSul; FEJARS; FACED; Universidade Federal do Rio Grande do Sul- UFRGS, Aug 2017, IFRS, Campus Porto Alegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer de Copies au Sahel : interroger la pédagogie universitaire à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário de Formação de Professores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus da Faculdade de Formação de Professores da UERJ em São Gonçalo (RJ) _ FFP/ UERJ, Nov 2015, Campus São Gonçalo, Brésil. pp.515-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de formation des chercheurs en éducation et modes de valorisation scientifique à/par/pour la recherche au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Mêlées et démêlés – 50 ans de recherches en sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, Université de Toulouse, Sep 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estratégias de inclusão de alunos dá África subsaariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Seminário Internacional As Redes Educativas e as Tecnologias: Educação e democracia - aprender/ensinar para um mundo plural e igualitário</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERJ- Universidade do Estado do Rio de Janeiro, Jun 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Literacy Resource and online product research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th annual conference of the Association of Internet Researchers / AoIR 2016: Internet Rules! - Workshops online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Oct 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to increase Brazil‐EU researcher's and innovator's mobility? Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde. EURAXESS Conference. Linking Researchers Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAXESS, May 2016, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questões sobre a África, educação e história</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colòquio internacional Saberes e Formação Docente Brasil–França-África</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UEMG; UERJ; UFBA; UFMG; Université de Rouen, Aug 2016, Belo Horizonte, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Right to Education and Normative instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Congresso Internacional do NUCLEAS. Tema central: Américas – Processos Civilizatórios e crises do capitalismo contemporâneo – Mudanças globais, Política, Economia, Sociedade, Imigração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Núcleo de Estudos das Américas; UERJ, Oct 2016, Maracanã (Campus da Uerj), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering Teacher Leadership through Online Training programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leading Instruction for Today’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fordham University, Jul 2016, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier et être chercheur – Regard croisé France-Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alumni France-Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus France Brasil; Consulat général de France à Rio de Janeiro, Dec 2016, Rio de Janeiro, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non formal education to promote the right to education. Insight into Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th Annual Conference / Comparative and International Education Society : Ubuntu! Imagining a Humanist Education Globally (CIES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIES, Florida International University, Mar 2015, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formação para a Educação de Adultos na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Encontro Internacional de Alfabetização e Educação de Jovens e Adultos (II ALFAeEJA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MPEJA; UNEB, Nov 2015, Salvador de Bahia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Princípios político-pedagógicos da Educação não formal : um espaço amplo de debates, em torno de ações de ensino, de pesquisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Seminário do Laboratório de Investigação, Extensão e Ensino em Educação de Jovens e Adultos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEJA; UFRJ; Universidade Federal do Rio de Janeiro, Oct 2015, Rio de Janeiro (Campus da Praia Vermelha), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensamento sobre a experiência : a experiência da Universidade de Rouen (França) no mestrado profissional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde. Trabalho e Educação nas Políticas de EJA. Seminário do LIEJA / UFRJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEJA; UFRJ; Universidade Federal do Rio de Janeiro, Oct 2015, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensões da experiência na Formação Online. Estudo de caso do Mestrado em ciências da educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Encontro internacional Docência e Cibercultura. I e-DoC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GpDoc; ProPEd- UERJ, Nov 2015, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de l'évaluation : quel héritage ? L'université de Ouagadougou, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Seminário do Laboratório Imagem e Educação da UERJ A possibilidade de utilização de imagens na investigação. na educação: questões éticas e a produção de conhecimento e significado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERJ, Nov 2014, Rio de Janeiro (BR), Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intervention éducative au développement de l’expertise en ingénierie de formation au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Luís Alcoforado</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ICARE - Interventions éducatives et sociales en contextes pluriels : quels défis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICARE (Institut coopératif austral de recherche en éducation); Université de la Réunion, Apr 2014, Saint Denis de la Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French Master remote: Of educational intervention in the development of engineering expertise training in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AFIRSE, Feb 2024, Lisboa, Portugal. pp.977-990</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Change, Social Actions ans Adult Learning: Challenges and Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREA, Jun 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FACED; Universidade Federal de Salvador de Bahia, Mar 2024, Salvador de Bahia, Brazil</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formação e Internacionalização : a experiência da Universidade de Rouen (França)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III (IN)FORMACCE. Encontro International de Estudos, Pesquisas e Intervençães em Currículo e Formação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORMACCE/PPGE/FACED-UFBA, Nov 2014, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...3876 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179029v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-04179021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6923,59 +6923,59 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Lucena; Marilene Santos; Joseilda Sampaio Souza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexões sobre educação, tecnologias e formação docente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Editora Ibero-Americana de Educação, A paraître, 978-65-86839-27-2. </w:t>
+              <w:t xml:space="preserve">, Editora Ibero-Americana de Educação, pp.24-75, 2024, 978-65-86839-27-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47519/EIAE.978-65-86839-27-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47519/EIAE.978-65-86839-27-2.P1C1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7292,173 +7292,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">lntervençâo educadonal para o deseovolvimento da formaçào de profissiooais por meio da experiêoda em Burkina Faso: um mestrado fraocês em educaçào à distânda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mayra Rodrigues Fernandes Ribeiro; Giovana Carla Cardoso Amorim; Hostina Maria Ferreira do Nascimento. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docência e formação: perspectivas plurais na pesquisa em educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora CRV, pp.123-136, 2017, 9788544418253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regard croisé sur la notion de curriculum en formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Ardouin; Sophie Briquet-Duhazé; Emmanuelle Annoot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le champ de la formation et de la professionnalisation des adultes : attentes sociales, pratiques, lexique et posture identitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.97-112, 2017, Ingénieries et Formations, 978-2-343-12234-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357803v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02357816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7545,177 +7545,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-Formal and Informal Education: History, Current Issues and Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paroles d’acteurs&amp;quot;. Les travaux collaboratifs : donner de la présence à la distance (épisode 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128973v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04128974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8148,51 +8148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04895626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Paiva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Lorenzatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/teias.2014.84352" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04895624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Marques Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lu&#237;s Alcoforado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valdete dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Maria Chiapinotto Noro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/SIS.30661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barbosa de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lima Da Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/teias.2021.63395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-623664358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/teias.2016.25009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poizat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houssaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04179029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04179025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04179021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Youga Dieng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maynier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47519/EIAE.978-65-86839-27-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/ingenierie-de-formation--9782100848256-page-35?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.builderall.com/franquias/2/6163630/editor-html/9703587.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04895626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Paiva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Lorenzatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/teias.2014.84352" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04895624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Marques Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lu&#237;s Alcoforado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valdete dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Maria Chiapinotto Noro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/SIS.30661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barbosa de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lima Da Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/teias.2021.63395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-623664358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/teias.2016.25009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poizat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houssaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04179021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04179025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04179029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Youga Dieng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maynier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47519/EIAE.978-65-86839-27-2.P1C1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/ingenierie-de-formation--9782100848256-page-35?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.builderall.com/franquias/2/6163630/editor-html/9703587.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>