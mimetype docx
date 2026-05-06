--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -1273,277 +1273,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of lipids from wet microalgae: implementation of a coupled supercritical carbon dioxide extraction/fractionation device</w:t>
+                <w:t xml:space="preserve">Modélisation des équilibres de phases d’un mélange acide oléique/trioléine/β-carotène/eau en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA - 26th International Congress of Chemical and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04728746v1</w:t>
+                <w:t xml:space="preserve">cea-04728763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des équilibres de phases d’un mélange acide oléique/trioléine/β-carotène/eau en milieu CO2 supercritique</w:t>
+                <w:t xml:space="preserve">Separation of lipids from wet microalgae: implementation of a coupled supercritical carbon dioxide extraction/fractionation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CHISA - 26th International Congress of Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04728763v1</w:t>
+                <w:t xml:space="preserve">cea-04728746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical cross-characterization of sputtered Inconel thin films for MEMS applications</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1053AE4F"/>
+    <w:nsid w:val="D2B43557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2343,51 +2343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gatien-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2223-7669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fon-Sing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brouchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guti&#233;rez M&#225;rquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Santander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Populaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.10.038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSCMR29J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gatien-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2223-7669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fon-Sing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brouchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guti&#233;rez M&#225;rquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Santander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Populaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.10.038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSCMR29J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Charvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>