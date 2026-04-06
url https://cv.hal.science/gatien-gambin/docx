--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -269,286 +269,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole new world, a new fantastic point of view&amp;quot; : rhétorique et représentations de nouveaux mondes</w:t>
+                <w:t xml:space="preserve">Colonisation spatiale et jeux vidéo : l'effet-pionnier dans &amp;lt;i&amp;gt;Mass Effect: Andromeda&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Journey to the Savage Planet&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nouveau(x) monde(s) : nouvelles perspectives?, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464464v1</w:t>
+                <w:t xml:space="preserve">hal-04464459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation spatiale et jeux vidéo : l'effet-pionnier dans &amp;lt;i&amp;gt;Mass Effect: Andromeda&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Journey to the Savage Planet&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Désenchanter l’habitat spatial : environnements artificiels et mondes sans nature dans &amp;lt;i&amp;gt;Aurora&amp;lt;/i&amp;gt; (K. S. Robinson), &amp;lt;i&amp;gt;Shangri-La&amp;lt;/i&amp;gt; (M. Bablet) et &amp;lt;i&amp;gt;Nos Temps contraires&amp;lt;/i&amp;gt; (G. Toriko)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fictions Climatiques, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.11870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464459v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désenchanter l’habitat spatial : environnements artificiels et mondes sans nature dans &amp;lt;i&amp;gt;Aurora&amp;lt;/i&amp;gt; (K. S. Robinson), &amp;lt;i&amp;gt;Shangri-La&amp;lt;/i&amp;gt; (M. Bablet) et &amp;lt;i&amp;gt;Nos Temps contraires&amp;lt;/i&amp;gt; (G. Toriko)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A whole new world, a new fantastic point of view&amp;quot; : rhétorique et représentations de nouveaux mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantine Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nouveau(x) monde(s) : nouvelles perspectives?, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210812v1</w:t>
+                <w:t xml:space="preserve">hal-04464464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cosmo-pirates dans l'animation japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pop-en-stock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, "Pirates: this is it!"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -631,51 +631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Solbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(IN)HABITABILITÉS - Écrire les environnements extrêmes de l’expansion océanique à l’exploration spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dorine Rouiller ; Guillaume Linte, Mar 2025, Neuchâtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -700,51 +700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra Nil ou l'Optimisme. Mettre en jeu l'espoir écologique dans un jeu de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude De l’éco-anxiété à l’éco’ptimisme : imaginer des futurs réenchantés dans les cultures populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Littératures imaginaire sociétés (Lis, Université de Lorraine), Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -763,333 +763,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désenchantement des habitats spatiaux dans la SF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quitter la Terre : plan B pour l'humanité ?&amp;quot; - Atelier de vulgarisation en collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of Science 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Projet "Face-à-faces" - Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Audun-Le-Roman, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638446v1</w:t>
+                <w:t xml:space="preserve">hal-04638454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter la Terre : plan B pour l'humanité ?&amp;quot; - Atelier de vulgarisation en collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le désenchantement des habitats spatiaux dans la SF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet "Face-à-faces" - Université de Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Audun-Le-Roman, France</w:t>
+              <w:t xml:space="preserve">Pint of Science 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638454v1</w:t>
+                <w:t xml:space="preserve">hal-04638446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan B spatial, un cas de conscience écofictionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incarner un pionnier : à la découverte des nouveaux mondes de Mass Effect : Andromeda, Out There et Journey to the Savage Planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir(s), responsabilité et cas de conscience en science-fiction - Dixième colloque Stella Incognita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Stella Incognita; Hervé Lagoguey; Jérôme Goffette; Danièle André, Apr 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Nouveau(x) monde(s) : nouvelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gatien Gambin; Fantine Beauvieux, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713555v1</w:t>
+                <w:t xml:space="preserve">hal-04212012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incarner un pionnier : à la découverte des nouveaux mondes de Mass Effect : Andromeda, Out There et Journey to the Savage Planet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le plan B spatial, un cas de conscience écofictionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveau(x) monde(s) : nouvelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gatien Gambin; Fantine Beauvieux, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Pouvoir(s), responsabilité et cas de conscience en science-fiction - Dixième colloque Stella Incognita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Stella Incognita; Hervé Lagoguey; Jérôme Goffette; Danièle André, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212012v1</w:t>
+                <w:t xml:space="preserve">hal-03713555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quittez la Terre, assurez-vous un avenir !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ma Thèse en 180 Secondes - édition 2023 - finale régionale Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Mar 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1114,51 +1114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des images des habitats spatiaux - Intervention en bibliothèque dans le cadre du projet &amp;quot;Lire en fête en Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire en fête en Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dabo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre le plan B spatial : des héroïnes ingénieures et écoféministes dans Aurora de K.S. Robinson et L’Incivilité des fantômes de R. Solomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral sur la science-fiction : « Le personnage et l’héro.ïne de science-fiction »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Mallah, Margot Châtelet, Nadège Pérelle, Frédéric Guignard, Mar 2022, Noisy-Champs - Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1252,51 +1252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout ! les damnés de la Terre ! Résistances et luttes sociales dans les fictions du plan B spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ABSP-CoSPoF 2021 - sous-thématique : "Résistances de/dans/par la science-fiction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Atallah; Yannick Rumpala; Virginie Tournay, Apr 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l'Espace : exploration du modèle urbain dans les fictions du plan B spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville dans les fictions climatiques, colloque organisé dans le cadre du projet PARVIS de l'I-Site Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Langlet; Nadège Pérelle, May 2021, Champs-Sur-Marne, Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1422,51 +1422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas de conscience et responsabilités écologiques dans les fictions du plan B spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lagoguey; Jérôme Goffette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1540,51 +1540,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD « Imaginaires publicitaires » - L2 Etudes Culturelles (24h)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Les Imaginaires publicitaires, Nancy, France. 2021, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,51 +1602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD - Le Jeu Vidéo - L2 Etudes Culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,51 +1754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47557C3D"/>
+    <w:nsid w:val="4252A6EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1902,51 +1902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="198F4EDD"/>
+    <w:nsid w:val="5CC273B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2136,51 +2136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gatien-gambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6146-187X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464464v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Gambin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11870" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/pouvoirs-responsabilites-et-cas-de-conscience-en-science-fiction-herve-lagoguey-9782322487363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439488v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gatien-gambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6146-187X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Gambin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/pouvoirs-responsabilites-et-cas-de-conscience-en-science-fiction-herve-lagoguey-9782322487363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439488v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>