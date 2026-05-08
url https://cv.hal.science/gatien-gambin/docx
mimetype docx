--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -269,286 +269,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation spatiale et jeux vidéo : l'effet-pionnier dans &amp;lt;i&amp;gt;Mass Effect: Andromeda&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Journey to the Savage Planet&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">A whole new world, a new fantastic point of view&amp;quot; : rhétorique et représentations de nouveaux mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantine Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nouveau(x) monde(s) : nouvelles perspectives?, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464459v1</w:t>
+                <w:t xml:space="preserve">hal-04464464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désenchanter l’habitat spatial : environnements artificiels et mondes sans nature dans &amp;lt;i&amp;gt;Aurora&amp;lt;/i&amp;gt; (K. S. Robinson), &amp;lt;i&amp;gt;Shangri-La&amp;lt;/i&amp;gt; (M. Bablet) et &amp;lt;i&amp;gt;Nos Temps contraires&amp;lt;/i&amp;gt; (G. Toriko)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Colonisation spatiale et jeux vidéo : l'effet-pionnier dans &amp;lt;i&amp;gt;Mass Effect: Andromeda&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Journey to the Savage Planet&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nouveau(x) monde(s) : nouvelles perspectives?, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.11870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04210812v1</w:t>
+                <w:t xml:space="preserve">hal-04464459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole new world, a new fantastic point of view&amp;quot; : rhétorique et représentations de nouveaux mondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Désenchanter l’habitat spatial : environnements artificiels et mondes sans nature dans &amp;lt;i&amp;gt;Aurora&amp;lt;/i&amp;gt; (K. S. Robinson), &amp;lt;i&amp;gt;Shangri-La&amp;lt;/i&amp;gt; (M. Bablet) et &amp;lt;i&amp;gt;Nos Temps contraires&amp;lt;/i&amp;gt; (G. Toriko)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fictions Climatiques, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.11870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464464v1</w:t>
+                <w:t xml:space="preserve">hal-04210812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cosmo-pirates dans l'animation japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pop-en-stock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, "Pirates: this is it!"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -631,51 +631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Solbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(IN)HABITABILITÉS - Écrire les environnements extrêmes de l’expansion océanique à l’exploration spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dorine Rouiller ; Guillaume Linte, Mar 2025, Neuchâtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -700,51 +700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra Nil ou l'Optimisme. Mettre en jeu l'espoir écologique dans un jeu de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude De l’éco-anxiété à l’éco’ptimisme : imaginer des futurs réenchantés dans les cultures populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Littératures imaginaire sociétés (Lis, Université de Lorraine), Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -769,51 +769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter la Terre : plan B pour l'humanité ?&amp;quot; - Atelier de vulgarisation en collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet "Face-à-faces" - Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Audun-Le-Roman, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désenchantement des habitats spatiaux dans la SF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pint of Science 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -901,195 +901,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incarner un pionnier : à la découverte des nouveaux mondes de Mass Effect : Andromeda, Out There et Journey to the Savage Planet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le plan B spatial, un cas de conscience écofictionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveau(x) monde(s) : nouvelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gatien Gambin; Fantine Beauvieux, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Pouvoir(s), responsabilité et cas de conscience en science-fiction - Dixième colloque Stella Incognita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Stella Incognita; Hervé Lagoguey; Jérôme Goffette; Danièle André, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212012v1</w:t>
+                <w:t xml:space="preserve">hal-03713555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan B spatial, un cas de conscience écofictionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Incarner un pionnier : à la découverte des nouveaux mondes de Mass Effect : Andromeda, Out There et Journey to the Savage Planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir(s), responsabilité et cas de conscience en science-fiction - Dixième colloque Stella Incognita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Stella Incognita; Hervé Lagoguey; Jérôme Goffette; Danièle André, Apr 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Nouveau(x) monde(s) : nouvelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gatien Gambin; Fantine Beauvieux, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713555v1</w:t>
+                <w:t xml:space="preserve">hal-04212012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quittez la Terre, assurez-vous un avenir !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ma Thèse en 180 Secondes - édition 2023 - finale régionale Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Mar 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1114,51 +1114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des images des habitats spatiaux - Intervention en bibliothèque dans le cadre du projet &amp;quot;Lire en fête en Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire en fête en Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dabo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre le plan B spatial : des héroïnes ingénieures et écoféministes dans Aurora de K.S. Robinson et L’Incivilité des fantômes de R. Solomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral sur la science-fiction : « Le personnage et l’héro.ïne de science-fiction »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Mallah, Margot Châtelet, Nadège Pérelle, Frédéric Guignard, Mar 2022, Noisy-Champs - Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1252,51 +1252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout ! les damnés de la Terre ! Résistances et luttes sociales dans les fictions du plan B spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ABSP-CoSPoF 2021 - sous-thématique : "Résistances de/dans/par la science-fiction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Atallah; Yannick Rumpala; Virginie Tournay, Apr 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l'Espace : exploration du modèle urbain dans les fictions du plan B spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville dans les fictions climatiques, colloque organisé dans le cadre du projet PARVIS de l'I-Site Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Langlet; Nadège Pérelle, May 2021, Champs-Sur-Marne, Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1422,51 +1422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas de conscience et responsabilités écologiques dans les fictions du plan B spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lagoguey; Jérôme Goffette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1540,51 +1540,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD « Imaginaires publicitaires » - L2 Etudes Culturelles (24h)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Les Imaginaires publicitaires, Nancy, France. 2021, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,51 +1602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD - Le Jeu Vidéo - L2 Etudes Culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,51 +1754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4252A6EC"/>
+    <w:nsid w:val="1541C2D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1902,51 +1902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CC273B2"/>
+    <w:nsid w:val="A05E1A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2136,51 +2136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gatien-gambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6146-187X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Gambin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/pouvoirs-responsabilites-et-cas-de-conscience-en-science-fiction-herve-lagoguey-9782322487363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439488v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gatien-gambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6146-187X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464464v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Gambin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11870" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/pouvoirs-responsabilites-et-cas-de-conscience-en-science-fiction-herve-lagoguey-9782322487363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439488v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>