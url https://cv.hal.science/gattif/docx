--- v1 (2026-03-25)
+++ v2 (2026-05-01)
@@ -214,304 +214,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t>
+                <w:t xml:space="preserve">Correction: Pawelkiewicz et al. Introducing Machine Learning in Teaching Quantum Mechanics. Atoms 2025, 13, 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+                <w:t xml:space="preserve">M. Pawelkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vialle</w:t>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adrien Ayouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (3), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms14030025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485963v1</w:t>
+                <w:t xml:space="preserve">hal-05560812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Pawelkiewicz et al. Introducing Machine Learning in Teaching Quantum Mechanics. Atoms 2025, 13, 66</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pawelkiewicz</w:t>
+                <w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Adrien Ayouz</w:t>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (3), pp.25. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms14030025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560812v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of artifact reduction using generative adversarial networks on diagnostic accuracy in cone-beam computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Candemil Kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -565,1975 +565,1975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical earthquake-induced landslide hazard assessment at regional scale in the Colombian Andes</w:t>
+                <w:t xml:space="preserve">Multiple-Input Fourier Neural Operator (MIFNO) for source-dependent 3D elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exneyder A Montoya-Araque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 527, pp.113813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984097v1</w:t>
+                <w:t xml:space="preserve">hal-04565099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodeling elastic wave propagation using a mixed factorized Fourier encoder-decoder for online laser-ultrasound testing in additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Allaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 160 (Part C), pp.111893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Input Fourier Neural Operator (MIFNO) for source-dependent 3D elastodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical earthquake-induced landslide hazard assessment at regional scale in the Colombian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder A Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lehmann</w:t>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 527, pp.113813. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195 (109370), pp.109370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565099v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Black Box: Inherently Interpretable Physics‐Constrained Machine Learning With Weighted Mixed‐Effects for Imbalanced Seismic Data</w:t>
+                <w:t xml:space="preserve">Diagnostic performance of artefact-reduced cone-beam CT images using a generative adversarial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vemula Sreenath</w:t>
+                <w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JH000974⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 296 (Part B), pp.128907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513514v1</w:t>
+                <w:t xml:space="preserve">hal-05157692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic performance of artefact-reduced cone-beam CT images using a generative adversarial neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+                <w:t xml:space="preserve">Breaking the Black Box: Inherently Interpretable Physics‐Constrained Machine Learning With Weighted Mixed‐Effects for Imbalanced Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vemula Sreenath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Oliveira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 296 (Part B), pp.128907. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JH000974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157692v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D elastic wave propagation with a Factorized Fourier Neural Operator (F-FNO)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative domain-adapted adversarial auto-encoder model for enhanced ultrasonic imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Gerardo Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116718⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, 103234 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381365v1</w:t>
+                <w:t xml:space="preserve">hal-04703457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic ground motions in heterogeneous geologies from various sources: the HEMEW S -3D database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Uncertainty propagation from crustal geologies to rock-site ground motion with a Fourier Neural Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-3949-2024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2393883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699436v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation from crustal geologies to rock-site ground motion with a Fourier Neural Operator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Synthetic ground motions in heterogeneous geologies from various sources: the HEMEW S -3D database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2393883⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.3949-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-3949-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699431v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Magnetic Resonance Imaging in Clinical Endodontic Applications: a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matheus Oliveira</w:t>
+                <w:t xml:space="preserve">3D elastic wave propagation with a Factorized Fourier Neural Operator (F-FNO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2024.01.014⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 420, pp.116718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436247v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative domain-adapted adversarial auto-encoder model for enhanced ultrasonic imaging applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Miorelli</w:t>
+                <w:t xml:space="preserve">Accuracy of Magnetic Resonance Imaging in Clinical Endodontic Applications: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Robert</w:t>
+                <w:t xml:space="preserve">Guilherme Alves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Clouteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yara T.C. Silva-Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, 103234 (15 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2024.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703457v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced seismic response prediction of critical structures via 3D regional scale physics-based earthquake simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-storey shear type buildings under earthquake loading: Adversarial learning-based prediction of the transient dynamics and damage classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michail Korres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Luca Rosafalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Giorgia Colombera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zentner Irmela</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Corigliano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13632469.2021.2009061⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.108141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424424v1</w:t>
+                <w:t xml:space="preserve">hal-04252260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind broad-band (0-10 Hz) numerical prediction of the 3-D near field seismic response of a Mw6.0 extended fault scenario: application to the nuclear site of Cadarache (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+                <w:t xml:space="preserve">Enhanced seismic response prediction of critical structures via 3D regional scale physics-based earthquake simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Korres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elias El Haber</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.546-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13632469.2021.2009061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764394v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-storey shear type buildings under earthquake loading: Adversarial learning-based prediction of the transient dynamics and damage classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind broad-band (0-10 Hz) numerical prediction of the 3-D near field seismic response of a Mw6.0 extended fault scenario: application to the nuclear site of Cadarache (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Colombera</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Mariani</w:t>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Corigliano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 173, pp.108141. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (1), pp.581-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252260v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEM3D: A 3D High-Fidelity Numerical Earthquake Simulator for Broadband (0-10 Hz) Seismic Response Prediction at a Regional Scale</w:t>
+                <w:t xml:space="preserve">Coupling spectral and Finite Element methods for 3D physic-based seismic analysis from fault to structure: Application to the Cadarache site in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Touhami</w:t>
+                <w:t xml:space="preserve">Reine Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12030112⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 397 (1), pp.111954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593533v1</w:t>
+                <w:t xml:space="preserve">hal-03769716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling spectral and Finite Element methods for 3D physic-based seismic analysis from fault to structure: Application to the Cadarache site in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEM3D: A 3D High-Fidelity Numerical Earthquake Simulator for Broadband (0-10 Hz) Seismic Response Prediction at a Regional Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Fares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 397 (1), pp.111954. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (112), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769716v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning opportunities to conduct high-fidelity earthquake simulations in multi-scale heterogeneous geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2561,278 +2561,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of regional geology on the ground motion model variability at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan) via physics-based numerical simulation</w:t>
+                <w:t xml:space="preserve">High-fidelity broadband prediction of regional seismic response: a hybrid coupling of physics-based synthetic simulation and empirical Green functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150 (1), pp.106947. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (1), pp.1997-2031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04766-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325660v1</w:t>
+                <w:t xml:space="preserve">hal-03216032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity broadband prediction of regional seismic response: a hybrid coupling of physics-based synthetic simulation and empirical Green functions</w:t>
+                <w:t xml:space="preserve">Assessing the impact of regional geology on the ground motion model variability at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan) via physics-based numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108 (1), pp.1997-2031. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (1), pp.106947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04766-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216032v1</w:t>
+                <w:t xml:space="preserve">hal-03325660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards blending Physics-Based numerical simulations and seismic databases using Generative Adversarial Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 372, pp.113421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2860,529 +2860,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-source effects and non-linear Site Response at Kashiwazaki-Kariwa Nuclear Power Plant, in the 2007 Chuetsu-Oki Earthquake: evidence from surface and downhole records and 1D numerical simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Paolucci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0255-y⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (1), pp.263-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624887v1</w:t>
+                <w:t xml:space="preserve">hal-01859717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband ground motions from 3D physics-based numerical simulations using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Paolucci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Infantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Smerzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Güney Özcebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (3A), pp.1272-1286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120170293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of the 3-D regional geology on the seismic design of critical structures: the case of the Kashiwazaki-Kariwa Nuclear Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Paolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 213 (2), pp.1073-1092. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-source effects and non-linear Site Response at Kashiwazaki-Kariwa Nuclear Power Plant, in the 2007 Chuetsu-Oki Earthquake: evidence from surface and downhole records and 1D numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (1), pp.263-280. </w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.1105-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.08.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859717v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of SSI and lining corrosion on the seismic vulnerability of shallow circular tunnels</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Argyroudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Tsinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriazis Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreenath Vemula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Structural Engineering and Construction Society (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villa, V., Domaneschi, M., Singh, A., and Yazdani S., Sep 2026, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3615,316 +3615,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Fluid Flow Prediction Using Conditional Score-based Diffusion Models</w:t>
+                <w:t xml:space="preserve">Generation of samples of granular material using diffusion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Genuist</w:t>
+                <w:t xml:space="preserve">Muhammad Moeeze Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Savin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Patryk Dec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICOMAS 2025 - Artificial Intelligence and computational Methodes in Applied sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120431v1</w:t>
+                <w:t xml:space="preserve">hal-05313010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Score-Based Diffusion Models for Data-Driven Fluid Flow Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Savin</w:t>
+                <w:t xml:space="preserve">Graph Transformer-Based Flood Susceptibility Assessment of the French Riviera: Implications for Railway Infrastructure Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreenath Vemula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTACWorkshop on Machine Learning for Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30056.17923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455904v1</w:t>
+                <w:t xml:space="preserve">hal-04963654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning – IDEAL 2024</w:t>
+              <w:t xml:space="preserve">IDEAL 2024 - Intelligent Data Engineering and Automated Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
@@ -3935,295 +3931,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Transformer-Based Flood Susceptibility Assessment of the French Riviera: Implications for Railway Infrastructure Resilience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreenath Vemula</w:t>
+                <w:t xml:space="preserve">Data-driven Fluid Flow Prediction Using Conditional Score-based Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Genuist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AICOMAS 2025 - Artificial Intelligence and computational Methodes in Applied sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963654v1</w:t>
+                <w:t xml:space="preserve">hal-05120431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of samples of granular material using diffusion models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+                <w:t xml:space="preserve">Conditional Score-Based Diffusion Models for Data-Driven Fluid Flow Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Genuist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patryk Dec</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTACWorkshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313010v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of linear infrastructure on species dispersal in a changing climate: a scalable surrogate approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,3002 +4268,3002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+                <w:t xml:space="preserve">Metamodèle de propagation d'onde sismique 3D par opérateur neuronal de Fourier (FNO) amélioré par l'apprentissage par transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vialle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gottfried Jacquet</w:t>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531795v2</w:t>
+                <w:t xml:space="preserve">hal-04610969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning-based surrogate model of laser-induced elastic wave propagation in metallic microstructures with elongated grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Allaire</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laurent</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Laser-Ultrasound for Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SWERIM, May 2024, Kista, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546091v1</w:t>
+                <w:t xml:space="preserve">cea-05597059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluación numérica de la amenaza sísmica de deslizamientos en los Andes Colombianos a escala regional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodèle de la propagation d'ondes sismiques 3D par opérateur neuronal de Fourier (FNO) amélioré avec un transfert d'apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/LAI6YU⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodèle de propagation d'onde sismique 3D par opérateur neuronal de Fourier (FNO) amélioré par l'apprentissage par transfert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lehmann</w:t>
+                <w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610969v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation automatique de maillages hexaédriques pour des applications en géophysique à l'échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio de Abreu Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Camata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Coutinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark SEM3D sur des instances Google Cloud de type C2D optimisées pour le calcul utilisant le processeur AMD EPYC et sur GPU Nvidia A100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Kirschenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 3D basée sur la physique pour la réponse sismique « de la faille à la structure »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Voldoire</w:t>
+                <w:t xml:space="preserve">Seismic hazard analysis with a Fourier Neural Operator (FNO) surrogate model enhanced by transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de l'Association Française du Génie ParaSismique (AFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Guadeloupe (Antilles Francaises), France</w:t>
+              <w:t xml:space="preserve">NeurIPS AI for Science workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290296v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning framework for efficient global sensitivity analysis and SHAP values calculations applied to eddy current testing problems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A SEM/FEM weak coupling for a more accurate definition of seismic input excitation in soil-structure interaction studies: An adaptation for a massively parallel FEM resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Korres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QNDE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XII International Conference on Structural Dynamics EURODYN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250590v1</w:t>
+                <w:t xml:space="preserve">hal-04290266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SEM/FEM weak coupling for a more accurate definition of seismic input excitation in soil-structure interaction studies: An adaptation for a massively parallel FEM resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Simulation 3D basée sur la physique pour la réponse sismique « de la faille à la structure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Structural Dynamics EURODYN2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">11ème colloque de l'Association Française du Génie ParaSismique (AFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Guadeloupe (Antilles Francaises), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290266v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard analysis with a Fourier Neural Operator (FNO) surrogate model enhanced by transfer learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lehmann</w:t>
+                <w:t xml:space="preserve">A deep learning framework for efficient global sensitivity analysis and SHAP values calculations applied to eddy current testing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS AI for Science workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QNDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Austin, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/QNDE2023-118352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476126v1</w:t>
+                <w:t xml:space="preserve">hal-04250590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamless Simulations of Earthquake Disasters and Economy at 1:1 scale Utilizing Big-data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddegedara Lalith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki O-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuyoshi Ichimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WI-IAT '21: IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Melbourne VIC, Australia. pp.101-108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3498851.3498937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Seismic Source-To-Structure Analysis Of The Kashiwazaki-Kariwa Nuclear Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard analysis of complex faults using Spectral element and empirical Green's function methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">A Methodology For 3d Nonlinear Soil-Structure Interaction Using The Domain Reduction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Korres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680642v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology For 3d Nonlinear Soil-Structure Interaction Using The Domain Reduction Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michail Korres</w:t>
+                <w:t xml:space="preserve">Seismic hazard analysis of complex faults using Spectral element and empirical Green's function methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680636v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the influence of around-source deep crustal heterogeneities on the seismic wave propagation by 3-D broad-band numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Colvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 3D seismic input motion definition from physics-based simulations for soil-structure interaction studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Predicting short-period spectral ordinates of hybrid ground shaking prediction tools: a comparative benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
+              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395379v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting short-period spectral ordinates of hybrid ground shaking prediction tools: a comparative benchmark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Impact of 3D seismic input motion definition from physics-based simulations for soil-structure interaction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korres Michail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142978v1</w:t>
+                <w:t xml:space="preserve">hal-02395379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of around-source crustal heterogeneities on 3-d regional seismic wave field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Colvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argostoli site, from site test to numerical model: a holistic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">3-D source-to-site numerical investigation on the earthquake ground motion coherency in heterogeneous soil deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cadarache, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Geotechnical Engineering, NUMGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851742v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spectral Element Modeling of Near Source Effects Including Kinematic Rupture and Finite-Fault Effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Argostoli site, from site test to numerical model: a holistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851739v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band 3-D physics-based simulation of earthquake-induced wave-field at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan): an all-embracing source-to-site approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Spectral Element Modeling of Near Source Effects Including Kinematic Rupture and Finite-Fault Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851734v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D source-to-site numerical investigation on the earthquake ground motion coherency in heterogeneous soil deposits</w:t>
+                <w:t xml:space="preserve">Broad-band 3-D physics-based simulation of earthquake-induced wave-field at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan): an all-embracing source-to-site approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Geotechnical Engineering, NUMGE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851736v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the earthquake ground motion coherence in heterogeneous non-linear soil deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">PHYSICS-BASED SCENARIO OF THE 2007 CHUETSU-OKI EARTHQUAKE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciano de Carvalho Paludo</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angkeara Svay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.C17465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586963v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICS-BASED SCENARIO OF THE 2007 CHUETSU-OKI EARTHQUAKE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Investigation of the earthquake ground motion coherence in heterogeneous non-linear soil deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano de Carvalho Paludo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.2354-2359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546804v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional seismic soil response at the nuclear power plant of kashiwazaki-kariwa during the 2007 niigata-chuetsu-oki earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Civil, Structural and Environmental Engineering Computing, CIVIL-COMP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.157, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.108.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7273,869 +7273,869 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning-based earthquake simulator: from source and geology to surface wavefields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quantifying uncertainties in seismic waves propagation with a Fourier Neural Operator surrogate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hyères, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04534919v1</w:t>
+                <w:t xml:space="preserve">hal-04680605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainties in seismic waves propagation with a Fourier Neural Operator surrogate model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A deep learning-based earthquake simulator: from source and geology to surface wavefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Clouteau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680605v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning-based surrogate modeling of laser-ultrasound testing for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">List Days Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific machine learning and physics-augmented neural networks for hybrid digital twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Antoine Benady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R El Mesri</w:t>
+                <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t>
+              <w:t xml:space="preserve">Journée du GDR I-GAIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999654v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific machine learning and physics-augmented neural networks for hybrid digital twins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
+                <w:t xml:space="preserve">Mouhammed Achhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+                <w:t xml:space="preserve">R El Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR I-GAIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425617v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine learning in geomechanics 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, John Wiley &amp; Sons, Ltd, pp.145-236, 2024, 978-1-394-32563-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394325634.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8145,1365 +8145,1466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIYAZAKI - The silent eyes of the forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCJC ANR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.16656.88321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence-Free Diffusion Models for Incompressible Fluid Flows</w:t>
+                <w:t xml:space="preserve">Fast 3D Diffusion for Scalable Discrete Granular Media Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Genuist</w:t>
+                <w:t xml:space="preserve">Muhammad Moeeze Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Savin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Patryk Dec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484203v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Microscopic Interactions to Macroscopic Feedback: Real-Time Traffic Control via Neural Operators</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Divergence-Free Diffusion Models for Incompressible Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Genuist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheida Nozari</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05458448v1</w:t>
+                <w:t xml:space="preserve">hal-05484203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+                <w:t xml:space="preserve">From Microscopic Interactions to Macroscopic Feedback: Real-Time Traffic Control via Neural Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheida Nozari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Fresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044913v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Transformer-Based Flood Susceptibility Mapping: Application to the French Riviera and Railway Infrastructure Under Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreenath Vemula</w:t>
+                <w:t xml:space="preserve">Fast 3D Diffusion for Scalable Granular Media Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moeeze Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Dec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009556v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Fourier Neural Operators with Diffusion Models to improve Spectral Representation of Synthetic Earthquake Ground Motion Response</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Perrone</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05016980v1</w:t>
+                <w:t xml:space="preserve">hal-05044913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive regularized score-based diffusion models for multi-scenarios fluid flow prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Savin</w:t>
+                <w:t xml:space="preserve">Graph Transformer-Based Flood Susceptibility Mapping: Application to the French Riviera and Railway Infrastructure Under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreenath Vemula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106246v1</w:t>
+                <w:t xml:space="preserve">hal-05009556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Black Box: Inherently Interpretable Physics-Informed Machine Learning for Imbalanced Seismic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreenath Vemula</w:t>
+                <w:t xml:space="preserve">Integrating Fourier Neural Operators with Diffusion Models to improve Spectral Representation of Synthetic Earthquake Ground Motion Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Fresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225602v1</w:t>
+                <w:t xml:space="preserve">hal-05016980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Diffusion for Scalable Granular Media Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+                <w:t xml:space="preserve">Autoregressive regularized score-based diffusion models for multi-scenarios fluid flow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Genuist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patryk Dec</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227345v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modeling of Fluid Flows Using Conditional Score-Based Diffusion Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Savin</w:t>
+                <w:t xml:space="preserve">Breaking the Black Box: Inherently Interpretable Physics-Informed Machine Learning for Imbalanced Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreenath Vemula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699402v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Neural Operator Surrogate Model to Predict 3D Seismic Waves Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lehmann</w:t>
+                <w:t xml:space="preserve">Predictive Modeling of Fluid Flows Using Conditional Score-Based Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Genuist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252336v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Neural Networks: advanced topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Networks: layer architectures, optimizers and automatic differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier Neural Operator Surrogate Model to Predict 3D Seismic Waves Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363414v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artificial Neural Networks: layer architectures, optimizers and automatic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9513,235 +9614,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la mission post-sismique du séisme du 1er Janvier 2024 de Noto (Japon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Javelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Pérez-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française du Génie Parasismique. 2024, pp.1-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM3D-High-resolution seismic wave propagation modelling from the fault to the structure for realistic earthquake scenarios. GENCI Allocation A0080410444</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris-Saclay; CentraleSupelec. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9751,114 +9852,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse physics-based de scénarios sismiques «de la faille au site» : prédiction de mouvement sismique fort pour l’étude de vulnérabilité sismique de structures critiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Saclay (COmUE); Politecnico di Milano (1863-..), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLC051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01626230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9926,51 +10027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AD00FA9"/>
+    <w:nsid w:val="61BE0C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10157,51 +10258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gattif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7174-4048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219813604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawelkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms14030025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Candemil Kanashiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dami&#227;o Sousa-Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder A Montoya-Araque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vemula Sreenath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3949-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Greni&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2393883" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara T.C. Silva-Sousa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.01.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Granados" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rosafalco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Colombera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1029160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113421" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infantino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Smerzini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170293" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Argyroudis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Tsinidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Vemula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.2026.13(2).RAD-02" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Genuist" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30056.17923" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moeeze Hassan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LAI6YU" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Correa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Coutinho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565088v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germaneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2023-118352" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476126v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddegedara Lalith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Ogawa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki O-Tani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Ichimura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498851.3498937" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14438" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680605v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325634.ch5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16656.88321" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458448v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fresca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Perrone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252336v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737071v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dommanget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01626230v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLC051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gattif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7174-4048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219813604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawelkiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms14030025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Candemil Kanashiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dami&#227;o Sousa-Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder A Montoya-Araque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vemula Sreenath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Greni&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2393883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3949-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara T.C. Silva-Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.01.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rosafalco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Colombera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1029160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113421" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infantino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Smerzini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Argyroudis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Tsinidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Vemula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.2026.13(2).RAD-02" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moeeze Hassan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30056.17923" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Genuist" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05597059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LAI6YU" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Correa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Coutinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565088v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germaneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2023-118352" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gill" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddegedara Lalith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Ogawa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki O-Tani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Ichimura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498851.3498937" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534919v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14438" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325634.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16656.88321" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586969v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458448v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fresca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227345v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Perrone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dommanget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01626230v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLC051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>