--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,9972 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9920 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.010416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Filippo GATTI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Filippo Gatti (PhD) Maître de Conférences </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gattif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7174-4048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219813604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=E0mgtfwAAAAJ&hl=it&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Pawelkiewicz et al. Introducing Machine Learning in Teaching Quantum Mechanics. Atoms 2025, 13, 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawelkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viatcheslav Kokoouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adrien Ayouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms14030025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of artifact reduction using generative adversarial networks on diagnostic accuracy in cone-beam computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Candemil Kanashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Damião Sousa-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.106400. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2026.106400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Input Fourier Neural Operator (MIFNO) for source-dependent 3D elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 527, pp.113813. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling elastic wave propagation using a mixed factorized Fourier encoder-decoder for online laser-ultrasound testing in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160 (Part C), pp.111893. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical earthquake-induced landslide hazard assessment at regional scale in the Colombian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exneyder A Montoya-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Montoya-Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195 (109370), pp.109370. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic performance of artefact-reduced cone-beam CT images using a generative adversarial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 296 (Part B), pp.128907. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Black Box: Inherently Interpretable Physics‐Constrained Machine Learning With Weighted Mixed‐Effects for Imbalanced Seismic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vemula Sreenath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JH000974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation from crustal geologies to rock-site ground motion with a Fourier Neural Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2024.2393883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D elastic wave propagation with a Factorized Fourier Neural Operator (F-FNO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 420, pp.116718. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic ground motions in heterogeneous geologies from various sources: the HEMEW S -3D database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.3949-3972. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3949-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Magnetic Resonance Imaging in Clinical Endodontic Applications: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara T.C. Silva-Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endodontics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joen.2024.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative domain-adapted adversarial auto-encoder model for enhanced ultrasonic imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 148, 103234 (15 p.). </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced seismic response prediction of critical structures via 3D regional scale physics-based earthquake simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Korres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.546-574. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13632469.2021.2009061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-fidelity deep learning framework for a fast and realistic generation of ultrasonic multi-modal Total Focusing Method images in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.102906. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04189385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind broad-band (0-10 Hz) numerical prediction of the 3-D near field seismic response of a Mw6.0 extended fault scenario: application to the nuclear site of Cadarache (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Castro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (1), pp.581-600. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-storey shear type buildings under earthquake loading: Adversarial learning-based prediction of the transient dynamics and damage classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rosafalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Corigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.108141. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spectral and Finite Element methods for 3D physic-based seismic analysis from fault to structure: Application to the Cadarache site in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Castro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 397 (1), pp.111954. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM3D: A 3D High-Fidelity Numerical Earthquake Simulator for Broadband (0-10 Hz) Seismic Response Prediction at a Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (112), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12030112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning opportunities to conduct high-fidelity earthquake simulations in multi-scale heterogeneous geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.1029160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the HOLMES Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Gerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Low Temp.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209 (5-6), pp.980-987. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-022-02895-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of regional geology on the ground motion model variability at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan) via physics-based numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castro-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (1), pp.106947. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity broadband prediction of regional seismic response: a hybrid coupling of physics-based synthetic simulation and empirical Green functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castro-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (1), pp.1997-2031. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-021-04766-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards blending Physics-Based numerical simulations and seismic databases using Generative Adversarial Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.113421. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband ground motions from 3D physics-based numerical simulations using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Infantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Smerzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Güney Özcebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108 (3A), pp.1272-1286. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120170293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of the 3-D regional geology on the seismic design of critical structures: the case of the Kashiwazaki-Kariwa Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213 (2), pp.1073-1092. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-source effects and non-linear Site Response at Kashiwazaki-Kariwa Nuclear Power Plant, in the 2007 Chuetsu-Oki Earthquake: evidence from surface and downhole records and 1D numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.1105-1135. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-017-0255-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Alves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (1), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of SSI and lining corrosion on the seismic vulnerability of shallow circular tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Argyroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Tsinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriazis Pitilakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.244-256. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Ab initio&amp;lt;/i&amp;gt;quantum dynamical study of photoinduced ring opening in furan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E V Gromov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Köppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (16), pp.103201. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3653792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Borexino detector at the Laboratori Nazionali del Gran Sasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alimonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arpesella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 600, pp.568-593. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2008.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00297230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liquid handling systems for the Borexino solar neutrino detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alimonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arpesella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Avanzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 609, pp.58-78. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.NIMA.2009.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00560399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the ^7Be Solar Neutrino Flux with 192 Days of Borexino Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arpesella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. O. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.091302. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00319756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistivity in MgB2 as a probe of the transport in σ and π bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galleani d'Agliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marr‚</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent wave packet study on trans-cis isomerization of HONO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rosmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (13), pp.6072-6084. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1651051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology of BOREXINO : A Real Time Detector for Low Energy Solar Neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alimonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arpesella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16, pp.205-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for electron decay mode $e \rightarrow \gamma^+\nu$ with prototype of Borexino detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bellefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 525, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Transformer Transferability for Flood Scusceptibility mapping in contrasting regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Vemula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Structural Engineering and Construction Society (ISEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Villa, V., Domaneschi, M., Singh, A., and Yazdani S., Sep 2026, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14455/ISEC.2026.13(2).RAD-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of samples of granular material using diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Moeeze Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Dec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Transformer-Based Flood Susceptibility Assessment of the French Riviera: Implications for Railway Infrastructure Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Vemula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30056.17923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Fluid Flow Prediction Using Conditional Score-based Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Genuist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICOMAS 2025 - Artificial Intelligence and computational Methodes in Applied sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2024 - Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Score-Based Diffusion Models for Data-Driven Fluid Flow Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Genuist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTACWorkshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of linear infrastructure on species dispersal in a changing climate: a scalable surrogate approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Ecological Modelling, Oct 2025, Kashiwa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score-Based Diffusion Models with Autocorrelation Regularization for Fluid Flow Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Genuist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IACM Computational Fluids Conference (CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodèle de propagation d'onde sismique 3D par opérateur neuronal de Fourier (FNO) amélioré par l'apprentissage par transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-learning-based surrogate model of laser-induced elastic wave propagation in metallic microstructures with elongated grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Laser-Ultrasound for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SWERIM, May 2024, Kista, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05597059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodèle de la propagation d'ondes sismiques 3D par opérateur neuronal de Fourier (FNO) amélioré avec un transfert d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LAI6YU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación numérica de la amenaza sísmica de deslizamientos en los Andes Colombianos a escala regional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exneyder Montoya-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Montoya-Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation automatique de maillages hexaédriques pour des applications en géophysique à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio de Abreu Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Coutinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark SEM3D sur des instances Google Cloud de type C2D optimisées pour le calcul utilisant le processeur AMD EPYC et sur GPU Nvidia A100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic hazard analysis with a Fourier Neural Operator (FNO) surrogate model enhanced by transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS AI for Science workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SEM/FEM weak coupling for a more accurate definition of seismic input excitation in soil-structure interaction studies: An adaptation for a massively parallel FEM resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Korres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Structural Dynamics EURODYN2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning framework for efficient global sensitivity analysis and SHAP values calculations applied to eddy current testing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QNDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Austin, TX, United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/QNDE2023-118352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 3D basée sur la physique pour la réponse sismique « de la faille à la structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Korres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque de l'Association Française du Génie ParaSismique (AFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Guadeloupe (Antilles Francaises), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generatives models approach on TFM data based on variational inference for multi-fidelity data generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04410156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Simulations of Earthquake Disasters and Economy at 1:1 scale Utilizing Big-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddegedara Lalith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki O-Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Ichimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT '21: IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne VIC, Australia. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3498851.3498937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Seismic Source-To-Structure Analysis Of The Kashiwazaki-Kariwa Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Korres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castro-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Adversarial Network Based Autoencoder for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rosafalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Torzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Online Conference on Algorithms session Evolutionary Algorithms and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the HOLMES Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faverzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.1098-1106, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-020-02385-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the HOLMES experiment to directly measure the electron neutrino mass with a calorimetric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on Neutrinos from Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Daegu, South Korea. pp.106, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.369.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic hazard analysis of complex faults using Spectral element and empirical Green's function methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Castro-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology For 3d Nonlinear Soil-Structure Interaction Using The Domain Reduction Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Korres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOLMES experiment: status and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrino Oscillation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ostuni, Italy. pp.073, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.337.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the absolute neutrino mass scale with $^{163}$Ho: The HOLMES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Gerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pisa Meeting on Advanced Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Biodola-Isola d'Elba, Italy. pp.252-253, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of around-source deep crustal heterogeneities on the seismic wave propagation by 3-D broad-band numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Colvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of both local geology and seismic directivity effects on ground motion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering ( ICEGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting short-period spectral ordinates of hybrid ground shaking prediction tools: a comparative benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 3D seismic input motion definition from physics-based simulations for soil-structure interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korres Michail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of around-source crustal heterogeneities on 3-d regional seismic wave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Colvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the HOLMES Experiment to Directly Measure the Neutrino Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nucciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1137-1145, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-018-2025-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argostoli site, from site test to numerical model: a holistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Marc Cushing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct neutrino mass measurement by the HOLMES experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nucciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neutrino and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Catania, Italy. pp.012039, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1056/1/012039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spectral Element Modeling of Near Source Effects Including Kinematic Rupture and Finite-Fault Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-band 3-D physics-based simulation of earthquake-induced wave-field at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan): an all-embracing source-to-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D source-to-site numerical investigation on the earthquake ground motion coherency in heterogeneous soil deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Pitilakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Numerical Methods in Geotechnical Engineering, NUMGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the electron neutrino mass with improved sensitivity: the HOLMES experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giachero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Topical Seminar on Innovative Particle and Radiation Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Siena, Italy. pp.C02046, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/02/C02046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICS-BASED SCENARIO OF THE 2007 CHUETSU-OKI EARTHQUAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Paolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.C17465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the earthquake ground motion coherence in heterogeneous non-linear soil deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano de Carvalho Paludo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angkeara Svay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.2354-2359, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional seismic soil response at the nuclear power plant of kashiwazaki-kariwa during the 2007 niigata-chuetsu-oki earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Civil, Structural and Environmental Engineering Computing, CIVIL-COMP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.157, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.108.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on solar neutrino fluxes from 192 days of Borexino data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galbiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arpesella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIII Conference on Neutrino Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Christchurch, New Zealand. pp.022001, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/136/2/022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00364840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of the BOREXINO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bellefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Conference on Neutrino Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2005.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borexino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ranucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alimonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arpesella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrino 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sudbury, Canada. pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in seismic waves propagation with a Fourier Neural Operator surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT-NUM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Hyères, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based earthquake simulator: from source and geology to surface wavefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-learning-based surrogate modeling of laser-ultrasound testing for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">List Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific machine learning and physics-augmented neural networks for hybrid digital twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Benady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afsal Pulikkathodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR I-GAIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative model approach on TFM data based on variational inference for muti-fidelity data generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04410159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning in geomechanics 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, John Wiley &amp; Sons, Ltd, pp.145-236, 2024, 978-1-394-32563-4. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325634.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIYAZAKI - The silent eyes of the forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCJC ANR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16656.88321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence-Free Diffusion Models for Incompressible Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Genuist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Microscopic Interactions to Macroscopic Feedback: Real-Time Traffic Control via Neural Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheida Nozari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Fresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D Diffusion for Scalable Discrete Granular Media Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Moeeze Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Dec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Transformer-Based Flood Susceptibility Mapping: Application to the French Riviera and Railway Infrastructure Under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Vemula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Fourier Neural Operators with Diffusion Models to improve Spectral Representation of Synthetic Earthquake Ground Motion Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Fresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive regularized score-based diffusion models for multi-scenarios fluid flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Genuist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Black Box: Inherently Interpretable Physics-Informed Machine Learning for Imbalanced Seismic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Vemula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D Diffusion for Scalable Granular Media Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Moeeze Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Dec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Fluid Flows Using Conditional Score-Based Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Genuist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: advanced topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Neural Operator Surrogate Model to Predict 3D Seismic Waves Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: layer architectures, optimizers and automatic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a critique of the Borexino result in &amp;quot;A new experimental limit for the stability of the electron&amp;quot; by H.V. Klapdor-Kleingrothaus, I.V. Krivosheina and I.V. Titkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bellefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00147896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission post-sismique du séisme du 1er Janvier 2024 de Noto (Japon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Javelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pérez-Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française du Génie Parasismique. 2024, pp.1-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM3D-High-resolution seismic wave propagation modelling from the fault to the structure for realistic earthquake scenarios. GENCI Allocation A0080410444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Castro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez‐caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay; CentraleSupelec. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse physics-based de scénarios sismiques «de la faille au site» : prédiction de mouvement sismique fort pour l’étude de vulnérabilité sismique de structures critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris Saclay (COmUE); Politecnico di Milano (1863-..), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLC051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01626230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10027,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61BE0C71"/>
+    <w:nsid w:val="77A4352E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10258,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gattif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7174-4048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219813604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawelkiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms14030025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Candemil Kanashiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dami&#227;o Sousa-Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder A Montoya-Araque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vemula Sreenath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Greni&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2393883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3949-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara T.C. Silva-Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.01.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rosafalco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Colombera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1029160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113421" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infantino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Smerzini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Argyroudis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Tsinidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Vemula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.2026.13(2).RAD-02" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moeeze Hassan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30056.17923" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Genuist" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05597059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LAI6YU" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Correa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Coutinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565088v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germaneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2023-118352" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gill" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddegedara Lalith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Ogawa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki O-Tani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Ichimura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498851.3498937" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534919v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14438" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325634.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16656.88321" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586969v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458448v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fresca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227345v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Perrone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dommanget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01626230v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLC051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gattif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7174-4048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219813604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=E0mgtfwAAAAJ&amp;hl=it&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawelkiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms14030025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Candemil Kanashiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dami&#227;o Sousa-Neto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder A Montoya-Araque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vemula Sreenath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Greni&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2393883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116718" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3949-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves dos Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara T.C. Silva-Sousa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.01.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Granados" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103234" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04189385v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rosafalco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Colombera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1029160" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Gerone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Bennett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02895-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113421" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infantino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Smerzini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170293" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Argyroudis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Tsinidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.04.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Gromov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burghardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K&#246;ppel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653792" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00297230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alimonti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpesella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Back" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartolomei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.11.076" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Avanzini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Back" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2009.07.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. O. Back" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benziger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.091302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015965v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallecchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galleani d'Agliano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marr&#8218;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651051" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bellefon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Vemula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.2026.13(2).RAD-02" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moeeze Hassan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30056.17923" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Genuist" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127811v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Page" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Savin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05597059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LAI6YU" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Correa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camata" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Coutinho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565088v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germaneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2023-118352" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddegedara Lalith" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Ogawa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki O-Tani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Ichimura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498851.3498937" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Torzoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1010000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faverzani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Backer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02385-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallucci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.369.0106" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.337.0073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.10.108" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861949v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nucciotti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Alpert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Becker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennett" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-2025-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1056/1/012039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584577v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giachero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Alpert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00364840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbiati" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/136/2/022001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113453v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2005.01.083" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM2VFVP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranucci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534919v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425617v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325634.ch5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271367v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16656.88321" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484203v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458448v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fresca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586969v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016980v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Perrone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106246v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225602v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699402v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252336v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363414v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147896v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dommanget" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450043v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01626230v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLC051" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>