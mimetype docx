--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -348,7036 +348,7036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit-risk analysis of prospective scenarios implementing new-generation food safety management technologies: Qualitative, stakeholder-driven study of the infant food chain</w:t>
+                <w:t xml:space="preserve">Advancing PFASs monitoring in food: from targeted SPE-LC-MS/MS to non-targeted QuEChERS-LC-HRMS approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Cassandre Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+                <w:t xml:space="preserve">Nicolas Macorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116687⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.102674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085335v1</w:t>
+                <w:t xml:space="preserve">hal-05222835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry for extended PFAS surveillance in food: combining suspect and non-targeted approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefit-risk analysis of prospective scenarios implementing new-generation food safety management technologies: Qualitative, stakeholder-driven study of the infant food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Amziane</w:t>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102843⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.116687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222834v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-Specific chemical exposure in arctic communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of polychlorinated alkanes in French market foodstuffs utilizing recent advances in liquid chromatography and gas chromatography coupled with high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Murcia-Morales</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
+                <w:t xml:space="preserve">Antonin Padioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mobley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Karlsson</w:t>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/exposome/osaf006⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 488, pp.144746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222855v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of polychlorinated alkanes in French market foodstuffs utilizing recent advances in liquid chromatography and gas chromatography coupled with high-resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender-Specific chemical exposure in arctic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Murcia-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherine Amoura</w:t>
+                <w:t xml:space="preserve">Mélanie Mobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+                <w:t xml:space="preserve">Tahnee Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Padioleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Karl Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144746⟩</w:t>
+              <w:t xml:space="preserve">Exposome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.116600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/exposome/osaf006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133616v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAFFI project: fostering alignment and collaboration in EU-China food safety management with infant food safety as case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution mass spectrometry for extended PFAS surveillance in food: combining suspect and non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Dervilly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kalliopi Rantsiou</w:t>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116600⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.102843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015861v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miRNome Characterization of Milk-Derived Extracellular Vesicles in Recombinant Somatotropin-Treated Dairy Cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Giaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Arigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Adolfo Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Regal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (6), pp.2437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms26062437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health - One Welfare : deux concepts évolutifs mis en perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">German Cano-Sancho</w:t>
+                <w:t xml:space="preserve">The SAFFI project: fostering alignment and collaboration in EU-China food safety management with infant food safety as case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie Besselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Rantsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.2.9190⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213 (116600), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209371v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Candidate Biomarkers Detected in the Urine of Racehorses After Anabolic Agent Administration: Use of Orthogonal Methods for Structural Elucidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pescher</w:t>
+                <w:t xml:space="preserve">One Health - One Welfare : deux concepts évolutifs mis en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3951⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.9190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.2.9190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295354v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing PFASs monitoring in food: from targeted SPE-LC-MS/MS to non-targeted QuEChERS-LC-HRMS approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Candidate Biomarkers Detected in the Urine of Racehorses After Anabolic Agent Administration: Use of Orthogonal Methods for Structural Elucidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.102674. </w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (12), pp.2411-2420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dta.3951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222835v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted analysis of lipidic extracts by high-resolution mass spectrometry to characterise the chemical exposome: Comparison of four clean-up strategies applied to egg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Polychlorinated Naphthalenes in Foods from the French Market: Occurrence, Dietary Exposure, and Evaluation of Relative Contributions to Dioxin-like Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Padioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Escher</w:t>
+                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1232, pp.123963. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), pp.1721-1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c07838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401379v1</w:t>
+                <w:t xml:space="preserve">hal-04401384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabolic steroids in livestock production: Background and implications for chemical food safety</w:t>
+                <w:t xml:space="preserve">HILIC-MS and CE-MS as complementary analytical approaches to assess the impact of exposure to polychlorinated biphenyls on the polar serum metabolome of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Mar Delgado-Povedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2024.109420⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.111839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.111839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721434v1</w:t>
+                <w:t xml:space="preserve">hal-04720871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Cocktails of endocrine disruptors in the different diets of French consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pruvost-Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183, pp.108408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721528v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a generic model based on physiology for persistent organic pollutants in laying hens: Applications on chlordecone and chlorinated paraffins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dervilly Gaud</w:t>
+                <w:t xml:space="preserve">Non-targeted analysis of lipidic extracts by high-resolution mass spectrometry to characterise the chemical exposome: Comparison of four clean-up strategies applied to egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Padioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1232, pp.123963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644449v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabolic steroids in livestock production: Background and implications for chemical food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Chaker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206, pp.109420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2024.109420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528878v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lidia Belova</w:t>
+                <w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513053v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bile acids in serum of pigs exposed to polychlorinated biphenyls by liquid chromatography-mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+                <w:t xml:space="preserve">Design of a generic model based on physiology for persistent organic pollutants in laying hens: Applications on chlordecone and chlorinated paraffins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cariou Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dervilly Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123976⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 917, pp.170447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401372v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bromochloro Alkanes in Indoor Dust Using a Novel CP-Seeker Data Integration Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Žiga Tkalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bandow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mcgrath</w:t>
+                <w:t xml:space="preserve">Frederic Béen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giulia Poma</w:t>
+                <w:t xml:space="preserve">Lidia Belova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c05800⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721479v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocktails of endocrine disruptors in the different diets of French consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+                <w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bourdeau</w:t>
+                <w:t xml:space="preserve">Juliane Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pruvost-Couvreur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Platel</w:t>
+                <w:t xml:space="preserve">Carolin Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108408⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401254v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HILIC-MS and CE-MS as complementary analytical approaches to assess the impact of exposure to polychlorinated biphenyls on the polar serum metabolome of pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Determination of bile acids in serum of pigs exposed to polychlorinated biphenyls by liquid chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.111839⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1232 (8), pp.123976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720871v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychlorinated Naphthalenes in Foods from the French Market: Occurrence, Dietary Exposure, and Evaluation of Relative Contributions to Dioxin-like Contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Bromochloro Alkanes in Indoor Dust Using a Novel CP-Seeker Data Integration Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Godéré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonin Padioleau</w:t>
+                <w:t xml:space="preserve">Walter Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Giulia Poma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (3), pp.1721-1730. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (12), pp.4942-4951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c07838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c05800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401384v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international investigation of chlorinated paraffin concentrations and homologue distributions in indoor dust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+                <w:t xml:space="preserve">A comparison of hydrophilic interaction liquid chromatography and capillary electrophoresis for the metabolomics analysis of human serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Mar Delgado-Povedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Fujii</w:t>
+                <w:t xml:space="preserve">Francisco J Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Dodson</w:t>
+                <w:t xml:space="preserve">Ana María García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 333, pp.121994. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1706, pp.464239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401359v1</w:t>
+                <w:t xml:space="preserve">hal-04382910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision cross-section as a universal molecular descriptor in the analysis of PFAS and use of ion mobility spectrum filtering for improved analytical sensitivities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An international investigation of chlorinated paraffin concentrations and homologue distributions in indoor dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Poma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco José Díaz-Galiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Murcia-Morales</w:t>
+                <w:t xml:space="preserve">Yukiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1251 (10), pp.341026. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 333, pp.121994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401343v1</w:t>
+                <w:t xml:space="preserve">hal-04401359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper insights into the effects of low dietary levels of polychlorinated biphenyls on pig metabolism using gas chromatography-high resolution mass spectrometry metabolomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collision cross-section as a universal molecular descriptor in the analysis of PFAS and use of ion mobility spectrum filtering for improved analytical sensitivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vincent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco José Díaz-Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Murcia-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140048⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1251 (10), pp.341026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401355v1</w:t>
+                <w:t xml:space="preserve">hal-04401343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of hydrophilic interaction liquid chromatography and capillary electrophoresis for the metabolomics analysis of human serum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Deeper insights into the effects of low dietary levels of polychlorinated biphenyls on pig metabolism using gas chromatography-high resolution mass spectrometry metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana María García-Campaña</w:t>
+                <w:t xml:space="preserve">Pauline Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1706, pp.464239. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.140048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382910v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion mobility-mass spectrometry to extend analytical performance in the determination of ergot alkaloids in cereal samples</w:t>
+                <w:t xml:space="preserve">The Promise and Challenges of Determining Recombinant Bovine Growth Hormone in Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carbonell-Rozas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francisco Lara</w:t>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bozzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463502⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11030274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019900v1</w:t>
+                <w:t xml:space="preserve">hal-03681058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and lipidomics to identify biomarkers of effect related to exposure to non-dioxin-like polychlorinated biphenyls in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soetart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 296, pp.133957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical evaluation of the role of external calibration strategies for IM-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion mobility-mass spectrometry to extend analytical performance in the determination of ergot alkaloids in cereal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carbonell-Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Feuerstein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hann</w:t>
+                <w:t xml:space="preserve">Francisco Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-022-04263-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1682, pp.463502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000678v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health risk assessment to polychlorinated naphthalenes dioxin-like compounds in French sea food consumers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+                <w:t xml:space="preserve">Critical evaluation of the role of external calibration strategies for IM-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Valadbeigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
+                <w:t xml:space="preserve">Stephan Hann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 308, pp.136563. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414 (25), pp.7483-7493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-022-04263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401274v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and validation of a fast supercritical fluid chromatography tandem mass spectrometry method for the quantitative determination of a large set of PFASs in food matrices and human milk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">Health risk assessment to polychlorinated naphthalenes dioxin-like compounds in French sea food consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123455⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308, pp.136563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401277v1</w:t>
+                <w:t xml:space="preserve">hal-04401274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a non‐targeted metabolomics approach to a targeted biomarkers strategy to highlight testosterone abuse in equine. Illustration of a methodological transfer between platforms and laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Kaabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Kaabia</w:t>
+                <w:t xml:space="preserve">Florian Bagilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.864-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and validation of a fast supercritical fluid chromatography tandem mass spectrometry method for the quantitative determination of a large set of PFASs in food matrices and human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Planche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+                <w:t xml:space="preserve">Barkahom Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1210, pp.123455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441539v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandrolone and estradiol biomarkers identification in bovine urine applying a liquid chromatography high‐resolution mass spectrometry metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Pezzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Biasibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.879-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of complementarity between targeted and non-targeted analysis based on liquid and gas-phase chromatography coupled to mass spectrometry for screening halogenated persistent organic pollutants in environmental matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simonnet-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgoldrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mcdaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 293, pp.133615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparability of Steroid Collision Cross Sections Using Three Different IM-HRMS Technologies: An Interplatform Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Kiehne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hann</w:t>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (10), pp.1951-1959. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773862v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Promise and Challenges of Determining Recombinant Bovine Growth Hormone in Milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparability of Steroid Collision Cross Sections Using Three Different IM-HRMS Technologies: An Interplatform Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Raux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elena Bozzetta</w:t>
+                <w:t xml:space="preserve">Andrea Kiehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (10), pp.1951-1959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11030274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681058v1</w:t>
+                <w:t xml:space="preserve">hal-03773862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Complete Blood Count and Steroidomics to Track Low Doses Administration of Recombinant Growth Hormone: An Anti-Doping Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulation of short-, medium-, and long-chain chlorinated paraffins in tissues of laying hens after dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buisson</w:t>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Audran</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.683675⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 351, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280281v1</w:t>
+                <w:t xml:space="preserve">hal-03292414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of transcriptional biomarkers in FFPE liver samples: PLS-DA applications for detection of illicit administration of sex steroids and clenbuterol in veal calves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Poirier</w:t>
+                <w:t xml:space="preserve">Transfer of short-, medium-, and long-chain chlorinated paraffins to eggs of laying hens after dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108149⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257260v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dechlorane Plus and Related Compounds in Food—A Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profiling of transcriptional biomarkers in FFPE liver samples: PLS-DA applications for detection of illicit administration of sex steroids and clenbuterol in veal calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Robotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Biasibetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18020690⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.108149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000230v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis strategies for the characterization of chemical contaminant mixtures. Fish as a case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling Complete Blood Count and Steroidomics to Track Low Doses Administration of Recombinant Growth Hormone: An Anti-Doping Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106610⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.683675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.683675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257263v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-deconvolution and molecular networking of gas chromatography–mass spectrometry data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dechlorane Plus and Related Compounds in Food—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampiero Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Aksenov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-020-0700-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18020690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173187v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Nuclear Magnetic Resonance Spectroscopy and Mass Spectrometry Approaches for Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine P M Letertre</w:t>
+                <w:t xml:space="preserve">Data analysis strategies for the characterization of chemical contaminant mixtures. Fish as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04371⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.106610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03001696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Integrating Travelling Wave Ion Mobility Spectrometry into Liquid Chromatography and Mass Spectrometry Workflows for Steroid Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auto-deconvolution and molecular networking of gas chromatography–mass spectrometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aksenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Laponogov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Belluomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC GC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41587-020-0700-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525178v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Nuclear Magnetic Resonance Spectroscopy and Mass Spectrometry Approaches for Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine P M Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (1), pp.500-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03193843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of short-, medium-, and long-chain chlorinated paraffins in tissues of laying hens after dietary exposure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Benefits of Integrating Travelling Wave Ion Mobility Spectrometry into Liquid Chromatography and Mass Spectrometry Workflows for Steroid Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LC GC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (s10), pp.16-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292414v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of short-, medium-, and long-chain chlorinated paraffins to eggs of laying hens after dietary exposure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 343, </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292410v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Main Challenges Regarding Short- and Medium-Chain Chlorinated Paraffin Analysis Using GC/ECNI-MS and LC/ESI-MS Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Applying metabolomics to detect growth hormone administration in athletes: Proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00155⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.887-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.2798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184975v1</w:t>
+                <w:t xml:space="preserve">hal-03185492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Normand</w:t>
+                <w:t xml:space="preserve">Enantiomeric fraction of hexabromocyclododecanes in foodstuff from the Belgian market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Malysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Goscinny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Dervilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris van Loco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.127607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185198v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for metabolomics in the antidoping toolbox?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing Main Challenges Regarding Short- and Medium-Chain Chlorinated Paraffin Analysis Using GC/ECNI-MS and LC/ESI-MS Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Krätschmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingus Pe̅rkons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzintars Zacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.677-690. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (9), pp.1885-1895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.2788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185812v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for metabolomics in the antidoping toolbox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1619, pp.460927. </w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.677-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dta.2788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185136v1</w:t>
+                <w:t xml:space="preserve">hal-03185812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t>
+                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Samuel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230628⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (8), pp.6034-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530766v1</w:t>
+                <w:t xml:space="preserve">hal-03185198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory and Interplatform Study of Steroids Collision Cross Section by Traveling Wave Ion Mobility Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Pezzatti</w:t>
+                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1619, pp.460927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191081v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying metabolomics to detect growth hormone administration in athletes: Proof of concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.2798⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185492v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomeric fraction of hexabromocyclododecanes in foodstuff from the Belgian market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Interlaboratory and Interplatform Study of Steroids Collision Cross Section by Traveling Wave Ion Mobility Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina D’atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Malysheva</w:t>
+                <w:t xml:space="preserve">Gitte Barknowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Goscinny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris van Loco</w:t>
+                <w:t xml:space="preserve">Julian Pezzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 260, pp.127607. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (7), pp.5013-5022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182940v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of ion mobility-mass spectrometry for both targeted and non-targeted analysis of phase II steroid metabolites in urine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.100006 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7405,351 +7405,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Alexis Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (5), pp.3500-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182271v1</w:t>
+                <w:t xml:space="preserve">hal-02628353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+                <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hurel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (5), pp.3500-3507. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628353v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mobility Spectrometry in Food Analysis: Principles, Current Applications and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7811,3454 +7811,3454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dechlorane plus and related compounds in foodstuffs and estimates of daily intake from lebanese population</w:t>
+                <w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inas Abdel Malak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+                <w:t xml:space="preserve">David Balgoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Venisseau</w:t>
+                <w:t xml:space="preserve">Jason J. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere -Oxford- Global Change Science-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 235, pp.492-497. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1057, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735097v1</w:t>
+                <w:t xml:space="preserve">hal-02624446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t>
+                <w:t xml:space="preserve">Assessment of dechlorane plus and related compounds in foodstuffs and estimates of daily intake from lebanese population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Balgoma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Inas Abdel Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason J. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1057, pp.60-69. </w:t>
+              <w:t xml:space="preserve">Chemosphere -Oxford- Global Change Science-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.492-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624446v1</w:t>
+                <w:t xml:space="preserve">hal-02735097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the characterisation of non-intentionally added substances migrating from polyester-polyurethane lacquers by comprehensive gas chromatography-mass spectrometry technologies</w:t>
+                <w:t xml:space="preserve">Levels of persistent organic pollutants (POPs) in foods from the first regional Sub-Saharan Africa Total Diet Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Omer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+                <w:t xml:space="preserve">Vincent Vaccher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">Luc Ingenbleek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimobola Adegboye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sétondji Epiphane Hossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Zié Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.024⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.105413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627970v1</w:t>
+                <w:t xml:space="preserve">hal-03185863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of persistent organic pollutants (POPs) in foods from the first regional Sub-Saharan Africa Total Diet Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the characterisation of non-intentionally added substances migrating from polyester-polyurethane lacquers by comprehensive gas chromatography-mass spectrometry technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sétondji Epiphane Hossou</w:t>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Zié Koné</w:t>
+                <w:t xml:space="preserve">Anne Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.105413. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1601, pp.327-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185863v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision cross section (CCS) database: An additional measure to characterize steroids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. García-Campaña</w:t>
+                <w:t xml:space="preserve">Gerald Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (7), pp.4616-4625. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (22), pp.5391-5403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-0968-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621216v1</w:t>
+                <w:t xml:space="preserve">hal-02140927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive steroid profiling by liquid chromatography coupled to high it resolution mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Laparre</w:t>
+                <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Cesbron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.106-115. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626380v1</w:t>
+                <w:t xml:space="preserve">hal-02625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When LC-HRMS metabolomics gets ISO17025 accredited and ready for official controls - Application to the screening of forbidden compounds in livestock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive steroid profiling by liquid chromatography coupled to high it resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Kaabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2018.1496280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621486v1</w:t>
+                <w:t xml:space="preserve">hal-02626380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision cross section (CCS) as a complementary parameter to characterize human and veterinary drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When LC-HRMS metabolomics gets ISO17025 accredited and ready for official controls - Application to the screening of forbidden compounds in livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Tejada-Casado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">M. Pezzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monsalud Del Olmo-Iruela</w:t>
+                <w:t xml:space="preserve">Loïc Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.09.065⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (10), pp.1948-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2018.1496280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625825v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochratoxin A determination in swine muscle and liver from French conventional or organic farming production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision cross section (CCS) database: An additional measure to characterize steroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. García-Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hort</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.05.040⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (7), pp.4616-4625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622155v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of trace elements in tissues from organic and conventional French pig production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Parinet</w:t>
+                <w:t xml:space="preserve">Ochratoxin A determination in swine muscle and liver from French conventional or organic farming production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Royer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noel</w:t>
+                <w:t xml:space="preserve">Caroline Desbourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1092, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02621464v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Takats</w:t>
+                <w:t xml:space="preserve">Collision cross section (CCS) as a complementary parameter to characterize human and veterinary drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tejada-Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsalud Del Olmo-Iruela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1043, pp.52-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617785v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braviporc - Retardateurs de flammes bromés dans produits avicoles et porcins : état des lieux, modalités de transfert et facteurs de risques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Classification of trace elements in tissues from organic and conventional French pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailie Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5191155195255698E12⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830316v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field investigation to determine the environmental source of PCBs in a pig farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Jandova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Picherot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
+                <w:t xml:space="preserve">Sara Stead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lesquin</w:t>
+                <w:t xml:space="preserve">Zoltan Takats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 245, pp.394-401. </w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (5), pp.900-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625881v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Braviporc - Retardateurs de flammes bromés dans produits avicoles et porcins : état des lieux, modalités de transfert et facteurs de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Germon</w:t>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 410 (22), pp.5391-5403. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.2-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-0968-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5191155195255698E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140927v1</w:t>
+                <w:t xml:space="preserve">hal-01830316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field investigation to determine the environmental source of PCBs in a pig farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vaccher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Marchand</w:t>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Martineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+                <w:t xml:space="preserve">Elodie Lesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (5), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 245, pp.394-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625035v1</w:t>
+                <w:t xml:space="preserve">hal-02625881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants and chemical residues in organic and conventional meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-phase microextraction set-up for the analysis of liver volatolome to detect livestock exposure to micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Normand</w:t>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1497, pp.9 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534844v1</w:t>
+                <w:t xml:space="preserve">hal-01534891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-based metabolomics characterization of pigs treated with ractopamine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Urinary signature of pig carcasses with boar taint by liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina C Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gicquiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1212-0⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), pp.218-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2016.1265152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176574v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCD) in chicken (&amp;lt;i&amp;gt;Gallus gallus&amp;lt;/i&amp;gt;) as a tool to identify contamination sources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micropollutants and chemical residues in organic and conventional meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.031⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (1), pp.218 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608863v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of α-hexabromocyclododecane (α-HBCDD) in tissues of fast-and slow-growing broilers (Gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 178, pp.424-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum-based metabolomics characterization of pigs treated with ractopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1212-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628335v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hens can ingest extruded polystyrene in rearing buildings and lay eggs contaminated with hexabromocyclododecane.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCD) in chicken (&amp;lt;i&amp;gt;Gallus gallus&amp;lt;/i&amp;gt;) as a tool to identify contamination sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Belhomme</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.62-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.07.117⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 180, pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644035v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141306v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary signature of pig carcasses with boar taint by liquid chromatography-high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina C Jacob</w:t>
+                <w:t xml:space="preserve">Hens can ingest extruded polystyrene in rearing buildings and lay eggs contaminated with hexabromocyclododecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2016.1265152⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.07.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455944v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase microextraction set-up for the analysis of liver volatolome to detect livestock exposure to micropollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1497, pp.9 - 18. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534891v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue Distribution and Transfer to Eggs of Ingested α-Hexabromocyclododecane (α-HBCDD) in Laying Hens ( Gallus domesticus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Domínguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11443,103 +11443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of phthalates diesters in food using gas chromatography-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196, pp.211-219. </w:t>
@@ -11583,376 +11583,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term effects of a perinatal exposure to the HBCDD alpha-isomer in rats: Assessment of early motor and sensory development, spontaneous locomotor activity and anxiety in pups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurotoxicology and Teratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (Part B), pp.170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ntt.2015.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209768v1</w:t>
+                <w:t xml:space="preserve">hal-02640370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of a perinatal exposure to the HBCDD alpha-isomer in rats: Assessment of early motor and sensory development, spontaneous locomotor activity and anxiety in pups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Olry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicology and Teratology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ntt.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640370v1</w:t>
+                <w:t xml:space="preserve">hal-01209768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of mass spectrometry based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (21-22), pp.2369 - 2388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12037,51 +12037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boyard-Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12126,802 +12126,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the definition of a criterion to suspect thiouracil administration in animal husbandry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and processing of urinary and plasmatic metabolomic fingerprints to reveal an illegal administration of recombinant equine growth hormone from LC-HRMS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">Fanny Kieken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christelle Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.565483⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1), pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-010-0233-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694614v1</w:t>
+                <w:t xml:space="preserve">hal-01191146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two complementary liquid chromatography coupled to high resolution mass spectrometry metabolomics strategies for the screening of anabolic steroid treatment in calves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chereau</w:t>
+                <w:t xml:space="preserve">Toward the definition of a criterion to suspect thiouracil administration in animal husbandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 700 (1-2), pp.144-154. </w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.565483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05114939v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and processing of urinary and plasmatic metabolomic fingerprints to reveal an illegal administration of recombinant equine growth hormone from LC-HRMS measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of two complementary liquid chromatography coupled to high resolution mass spectrometry metabolomics strategies for the screening of anabolic steroid treatment in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Kieken</w:t>
+                <w:t xml:space="preserve">Arjen Lommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Pinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Sylvain Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christelle Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garcia</w:t>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 700 (1-2), pp.144-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-010-0233-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01191146v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928704v1</w:t>
+                <w:t xml:space="preserve">hal-01928709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134 (8), </w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928709v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabonomic approach based on LC-ESI-HRMS measurements for profiling of metabolic changes induced by recombinant equine growth hormone in horse urine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christelle Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12978,333 +12978,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of recombinant bovine somatotropin in plasma from a treated goat by liquid chromatography/high-resolution mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+                <w:t xml:space="preserve">Chapter 11 Analytical Strategies to Control the Illegal Use of Banned Growth Promoters in Meat Producing Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.3712⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Comprehensive Analytical Chemistry, 51 (10-11), pp.339-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-526X(08)00011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658742v1</w:t>
+                <w:t xml:space="preserve">hal-05114982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 Analytical Strategies to Control the Illegal Use of Banned Growth Promoters in Meat Producing Animals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+                <w:t xml:space="preserve">Direct determination of recombinant bovine somatotropin in plasma from a treated goat by liquid chromatography/high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rochereau-Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bailly-Chouriberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Rychen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (20), pp.3130-3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-526X(08)00011-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05114982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of thiouracil excretion in bovine urine under cruciferous diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Brabander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13368,51 +13368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of high molar mass water-soluble arabinoxylans from barley and barley malt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13493,51 +13493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of homogeneous fractions from wheat water-soluble arabinoxylans. Influence of the structure on their macromolecular characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,103 +13633,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Learning for Auto-deconvolution of GC-MS Data to Enable Molecular Networking within GNPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laponogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lf Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13751,103 +13751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mass spectrometric platforms for lipidome investigation - Application to the characterisation of disruptions in the lipid profile of pig serum upon β-agonist treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balgoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13963,51 +13963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2D833F9"/>
+    <w:nsid w:val="C8477BAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14194,51 +14194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaud-dervilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1867-0008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894821X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Patricia Magali Letertre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2026.2617989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jeannot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Murcia-Morales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mobley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Prior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Karlsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/exposome/osaf006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie Besselink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Hou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Rantsiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116600" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Giaccio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Arigoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Adolfo Calogero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05295354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delcourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pescher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Thiebaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Ronan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervilly Gaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vetter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Poma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pruvost-Couvreur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Severin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108408" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04720871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Delgado-Povedano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111839" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Fujii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dodson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121994" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; D&#237;az-Galiano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carbonell-Rozas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463502" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feuerstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Valadbeigi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04263-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahom Alamir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123455" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133597v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgoldrick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcdaniel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133615" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiehne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.683675" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Robotti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poirier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gazzotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18020690" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bayen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106610" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P M Letertre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04371" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kr&#228;tschmer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingus Pe&#773;rkons" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzintars Zacs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00155" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185812v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2788" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2798" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Malysheva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Goscinny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Loco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127607" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acax.2019.100006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Abdel Malak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.148" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185863v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ingenbleek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimobola Adegboye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tondji Epiphane Hossou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105413" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly Pinel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05117" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626380v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621486v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozetta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzolato" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2018.1496280" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625825v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tejada-Casado" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Lara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsalud Del Olmo-Iruela" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.09.065" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622155v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minvielle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.05.040" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.02.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6KWLQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625881v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.105" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534844v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644035v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Belhomme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.07.117" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455944v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C Jacob" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gicquiau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1265152" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530790v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05574" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640370v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2015.08.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5NZ5D7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114939v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weigel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2NBFP0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191146v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christelle Paris" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0233-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114975v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christelle Paris" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2912-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP1R2122-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658742v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Breton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau-Roulet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3712" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB9GDWLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114982v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(08)00011-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Brabander" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030600806370" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681435v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roue" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692746v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaud-dervilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1867-0008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894821X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Patricia Magali Letertre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2026.2617989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jeannot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Murcia-Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mobley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Prior" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Karlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/exposome/osaf006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102843" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Giaccio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Arigoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Adolfo Calogero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie Besselink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Hou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Rantsiou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05295354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pescher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3951" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07838" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04720871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Delgado-Povedano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pruvost-Couvreur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Severin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108408" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123963" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Thiebaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Ronan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervilly Gaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170447" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vetter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Poma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Fujii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dodson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; D&#237;az-Galiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carbonell-Rozas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feuerstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Valadbeigi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04263-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136563" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401277v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahom Alamir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123455" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgoldrick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcdaniel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133615" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiehne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00196" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Robotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108149" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280281v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.683675" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gazzotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18020690" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bayen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106610" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P M Letertre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04371" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2798" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Malysheva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Goscinny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Loco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127607" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kr&#228;tschmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingus Pe&#773;rkons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzintars Zacs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00155" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2788" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acax.2019.100006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735097v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Abdel Malak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.148" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ingenbleek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimobola Adegboye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tondji Epiphane Hossou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105413" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626380v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozetta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzolato" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2018.1496280" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621216v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly Pinel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05117" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622155v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minvielle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.05.040" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625825v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tejada-Casado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Lara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsalud Del Olmo-Iruela" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.09.065" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.02.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6KWLQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625881v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.105" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455944v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C Jacob" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gicquiau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1265152" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Belhomme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.07.117" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530790v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05574" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640370v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2015.08.005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5NZ5D7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191146v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christelle Paris" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0233-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114939v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weigel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2NBFP0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114975v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christelle Paris" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2912-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP1R2122-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114982v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(08)00011-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658742v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Breton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau-Roulet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3712" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB9GDWLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Brabander" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030600806370" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681435v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roue" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692746v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>