--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -348,157 +348,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing PFASs monitoring in food: from targeted SPE-LC-MS/MS to non-targeted QuEChERS-LC-HRMS approaches</w:t>
+                <w:t xml:space="preserve">High-resolution mass spectrometry for extended PFAS surveillance in food: combining suspect and non-targeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29, pp.102674. </w:t>
+              <w:t xml:space="preserve">, 2025, 29, pp.102843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222835v1</w:t>
+                <w:t xml:space="preserve">hal-05222834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit-risk analysis of prospective scenarios implementing new-generation food safety management technologies: Qualitative, stakeholder-driven study of the infant food chain</w:t>
               </w:r>
@@ -510,7246 +514,7242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 214, pp.116687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of polychlorinated alkanes in French market foodstuffs utilizing recent advances in liquid chromatography and gas chromatography coupled with high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherine Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Padioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 488, pp.144746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-Specific chemical exposure in arctic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Murcia-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahnee Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.116600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/exposome/osaf006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry for extended PFAS surveillance in food: combining suspect and non-targeted approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Parinet</w:t>
+                <w:t xml:space="preserve">miRNome Characterization of Milk-Derived Extracellular Vesicles in Recombinant Somatotropin-Treated Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Giaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Arigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Adolfo Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Regal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102843⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26062437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222834v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNome Characterization of Milk-Derived Extracellular Vesicles in Recombinant Somatotropin-Treated Dairy Cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Regal</w:t>
+                <w:t xml:space="preserve">The SAFFI project: fostering alignment and collaboration in EU-China food safety management with infant food safety as case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie Besselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Rantsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26062437⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213 (116600), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989326v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAFFI project: fostering alignment and collaboration in EU-China food safety management with infant food safety as case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kalliopi Rantsiou</w:t>
+                <w:t xml:space="preserve">One Health - One Welfare : deux concepts évolutifs mis en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116600⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.9190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.2.9190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015861v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health - One Welfare : deux concepts évolutifs mis en perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">German Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Identification of Candidate Biomarkers Detected in the Urine of Racehorses After Anabolic Agent Administration: Use of Orthogonal Methods for Structural Elucidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.2.9190⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (12), pp.2411-2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209371v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Candidate Biomarkers Detected in the Urine of Racehorses After Anabolic Agent Administration: Use of Orthogonal Methods for Structural Elucidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing PFASs monitoring in food: from targeted SPE-LC-MS/MS to non-targeted QuEChERS-LC-HRMS approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (12), pp.2411-2420. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.102674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.3951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295354v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychlorinated Naphthalenes in Foods from the French Market: Occurrence, Dietary Exposure, and Evaluation of Relative Contributions to Dioxin-like Contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-targeted analysis of lipidic extracts by high-resolution mass spectrometry to characterise the chemical exposome: Comparison of four clean-up strategies applied to egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Padioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Padioleau</w:t>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Beate Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (3), pp.1721-1730. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1232, pp.123963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c07838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401384v1</w:t>
+                <w:t xml:space="preserve">hal-04401379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HILIC-MS and CE-MS as complementary analytical approaches to assess the impact of exposure to polychlorinated biphenyls on the polar serum metabolome of pigs</w:t>
+                <w:t xml:space="preserve">Anabolic steroids in livestock production: Background and implications for chemical food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Narduzzi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.111839⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206, pp.109420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2024.109420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720871v1</w:t>
+                <w:t xml:space="preserve">hal-04721434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocktails of endocrine disruptors in the different diets of French consumers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Platel</w:t>
+                <w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108408⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401254v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted analysis of lipidic extracts by high-resolution mass spectrometry to characterise the chemical exposome: Comparison of four clean-up strategies applied to egg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Design of a generic model based on physiology for persistent organic pollutants in laying hens: Applications on chlordecone and chlorinated paraffins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cariou Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dervilly Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123963⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 917, pp.170447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401379v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabolic steroids in livestock production: Background and implications for chemical food safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Žiga Tkalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Chen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bandow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Béen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Belova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2024.109420⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721434v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721528v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a generic model based on physiology for persistent organic pollutants in laying hens: Applications on chlordecone and chlorinated paraffins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of Bromochloro Alkanes in Indoor Dust Using a Novel CP-Seeker Data Integration Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Poma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170447⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (12), pp.4942-4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c05800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644449v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of bile acids in serum of pigs exposed to polychlorinated biphenyls by liquid chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1232 (8), pp.123976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513053v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elliott Price</w:t>
+                <w:t xml:space="preserve">Cocktails of endocrine disruptors in the different diets of French consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Hollender</w:t>
+                <w:t xml:space="preserve">Manon Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Huber</w:t>
+                <w:t xml:space="preserve">Manon Pruvost-Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183, pp.108408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528878v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bile acids in serum of pigs exposed to polychlorinated biphenyls by liquid chromatography-mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">HILIC-MS and CE-MS as complementary analytical approaches to assess the impact of exposure to polychlorinated biphenyls on the polar serum metabolome of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Mar Delgado-Povedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123976⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.111839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.111839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401372v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bromochloro Alkanes in Indoor Dust Using a Novel CP-Seeker Data Integration Tool</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polychlorinated Naphthalenes in Foods from the French Market: Occurrence, Dietary Exposure, and Evaluation of Relative Contributions to Dioxin-like Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Vetter</w:t>
+                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Padioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Poma</w:t>
+                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (12), pp.4942-4951. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), pp.1721-1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c05800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c07838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721479v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of hydrophilic interaction liquid chromatography and capillary electrophoresis for the metabolomics analysis of human serum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María del Mar Delgado-Povedano</w:t>
+                <w:t xml:space="preserve">An international investigation of chlorinated paraffin concentrations and homologue distributions in indoor dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Poma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Yukiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana María García-Campaña</w:t>
+                <w:t xml:space="preserve">Robin Dodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1706, pp.464239. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 333, pp.121994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382910v1</w:t>
+                <w:t xml:space="preserve">hal-04401359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international investigation of chlorinated paraffin concentrations and homologue distributions in indoor dust</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collision cross-section as a universal molecular descriptor in the analysis of PFAS and use of ion mobility spectrum filtering for improved analytical sensitivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Fujii</w:t>
+                <w:t xml:space="preserve">Francisco José Díaz-Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Murcia-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Dodson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 333, pp.121994. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1251 (10), pp.341026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401359v1</w:t>
+                <w:t xml:space="preserve">hal-04401343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision cross-section as a universal molecular descriptor in the analysis of PFAS and use of ion mobility spectrum filtering for improved analytical sensitivities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper insights into the effects of low dietary levels of polychlorinated biphenyls on pig metabolism using gas chromatography-high resolution mass spectrometry metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco José Díaz-Galiano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341026⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.140048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401343v1</w:t>
+                <w:t xml:space="preserve">hal-04401355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper insights into the effects of low dietary levels of polychlorinated biphenyls on pig metabolism using gas chromatography-high resolution mass spectrometry metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A comparison of hydrophilic interaction liquid chromatography and capillary electrophoresis for the metabolomics analysis of human serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Mar Delgado-Povedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana García-Campaña</w:t>
+                <w:t xml:space="preserve">Ana María García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 341, pp.140048. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1706, pp.464239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401355v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Promise and Challenges of Determining Recombinant Bovine Growth Hormone in Milk</w:t>
+                <w:t xml:space="preserve">Ion mobility-mass spectrometry to extend analytical performance in the determination of ergot alkaloids in cereal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Raux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elena Bozzetta</w:t>
+                <w:t xml:space="preserve">Laura Carbonell-Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11030274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1682, pp.463502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681058v1</w:t>
+                <w:t xml:space="preserve">hal-04019900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and lipidomics to identify biomarkers of effect related to exposure to non-dioxin-like polychlorinated biphenyls in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soetart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 296, pp.133957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion mobility-mass spectrometry to extend analytical performance in the determination of ergot alkaloids in cereal samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Critical evaluation of the role of external calibration strategies for IM-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Lara</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Valadbeigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463502⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414 (25), pp.7483-7493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-022-04263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019900v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical evaluation of the role of external calibration strategies for IM-MS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Health risk assessment to polychlorinated naphthalenes dioxin-like compounds in French sea food consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hann</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 414 (25), pp.7483-7493. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308, pp.136563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-022-04263-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000678v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health risk assessment to polychlorinated naphthalenes dioxin-like compounds in French sea food consumers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+                <w:t xml:space="preserve">Optimization and validation of a fast supercritical fluid chromatography tandem mass spectrometry method for the quantitative determination of a large set of PFASs in food matrices and human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
+                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkahom Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1210, pp.123455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401274v1</w:t>
+                <w:t xml:space="preserve">hal-04401277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a non‐targeted metabolomics approach to a targeted biomarkers strategy to highlight testosterone abuse in equine. Illustration of a methodological transfer between platforms and laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Kaabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bagilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.864-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and validation of a fast supercritical fluid chromatography tandem mass spectrometry method for the quantitative determination of a large set of PFASs in food matrices and human milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
+                <w:t xml:space="preserve">Nandrolone and estradiol biomarkers identification in bovine urine applying a liquid chromatography high‐resolution mass spectrometry metabolomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barkahom Alamir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Anne‐lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Biasibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123455⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.879-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401277v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandrolone and estradiol biomarkers identification in bovine urine applying a liquid chromatography high‐resolution mass spectrometry metabolomics approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of complementarity between targeted and non-targeted analysis based on liquid and gas-phase chromatography coupled to mass spectrometry for screening halogenated persistent organic pollutants in environmental matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Biasibetti</w:t>
+                <w:t xml:space="preserve">C. Simonnet-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgoldrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mcdaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3126⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, pp.133615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000300v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of complementarity between targeted and non-targeted analysis based on liquid and gas-phase chromatography coupled to mass spectrometry for screening halogenated persistent organic pollutants in environmental matrices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hutinet</w:t>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133615⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133597v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cheng Zhang</w:t>
+                <w:t xml:space="preserve">Comparability of Steroid Collision Cross Sections Using Three Different IM-HRMS Technologies: An Interplatform Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+                <w:t xml:space="preserve">Andrea Kiehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (10), pp.1951-1959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441539v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparability of Steroid Collision Cross Sections Using Three Different IM-HRMS Technologies: An Interplatform Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Promise and Challenges of Determining Recombinant Bovine Growth Hormone in Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Kiehne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hann</w:t>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bozzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (10), pp.1951-1959. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11030274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773862v1</w:t>
+                <w:t xml:space="preserve">hal-03681058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of short-, medium-, and long-chain chlorinated paraffins in tissues of laying hens after dietary exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Complete Blood Count and Steroidomics to Track Low Doses Administration of Recombinant Growth Hormone: An Anti-Doping Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mézière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129289⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.683675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.683675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292414v1</w:t>
+                <w:t xml:space="preserve">hal-03280281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of short-, medium-, and long-chain chlorinated paraffins to eggs of laying hens after dietary exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Profiling of transcriptional biomarkers in FFPE liver samples: PLS-DA applications for detection of illicit administration of sex steroids and clenbuterol in veal calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Robotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Biasibetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.108149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03292410v1</w:t>
+                <w:t xml:space="preserve">hal-03257260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of transcriptional biomarkers in FFPE liver samples: PLS-DA applications for detection of illicit administration of sex steroids and clenbuterol in veal calves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data analysis strategies for the characterization of chemical contaminant mixtures. Fish as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.106610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03257260v1</w:t>
+                <w:t xml:space="preserve">hal-03257263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Complete Blood Count and Steroidomics to Track Low Doses Administration of Recombinant Growth Hormone: An Anti-Doping Perspective</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dechlorane Plus and Related Compounds in Food—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Audran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Ghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampiero Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.683675⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18020690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280281v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dechlorane Plus and Related Compounds in Food—A Review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auto-deconvolution and molecular networking of gas chromatography–mass spectrometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Gazzotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Aksenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Laponogov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Belluomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18020690⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41587-020-0700-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000230v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis strategies for the characterization of chemical contaminant mixtures. Fish as a case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combined Nuclear Magnetic Resonance Spectroscopy and Mass Spectrometry Approaches for Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine P M Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106610⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (1), pp.500-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03257263v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-deconvolution and molecular networking of gas chromatography–mass spectrometry data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefits of Integrating Travelling Wave Ion Mobility Spectrometry into Liquid Chromatography and Mass Spectrometry Workflows for Steroid Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LC GC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (s10), pp.16-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173187v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Nuclear Magnetic Resonance Spectroscopy and Mass Spectrometry Approaches for Metabolomics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04371⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03001696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Integrating Travelling Wave Ion Mobility Spectrometry into Liquid Chromatography and Mass Spectrometry Workflows for Steroid Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Accumulation of short-, medium-, and long-chain chlorinated paraffins in tissues of laying hens after dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC GC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 351, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525178v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Transfer of short-, medium-, and long-chain chlorinated paraffins to eggs of laying hens after dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Caurant</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193843v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying metabolomics to detect growth hormone administration in athletes: Proof of concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.2798⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (8), pp.6034-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185492v1</w:t>
+                <w:t xml:space="preserve">hal-03185198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomeric fraction of hexabromocyclododecanes in foodstuff from the Belgian market</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris van Loco</w:t>
+                <w:t xml:space="preserve">Addressing Main Challenges Regarding Short- and Medium-Chain Chlorinated Paraffin Analysis Using GC/ECNI-MS and LC/ESI-MS Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Krätschmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingus Pe̅rkons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzintars Zacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127607⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (9), pp.1885-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182940v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Main Challenges Regarding Short- and Medium-Chain Chlorinated Paraffin Analysis Using GC/ECNI-MS and LC/ESI-MS Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for metabolomics in the antidoping toolbox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mézière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (9), pp.1885-1895. </w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.677-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dta.2788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184975v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for metabolomics in the antidoping toolbox?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.677-690. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1619, pp.460927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.2788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185812v1</w:t>
+                <w:t xml:space="preserve">hal-03185136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185198v1</w:t>
+                <w:t xml:space="preserve">hal-02530766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Interlaboratory and Interplatform Study of Steroids Collision Cross Section by Traveling Wave Ion Mobility Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina D’atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gitte Barknowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Pezzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (7), pp.5013-5022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03185136v1</w:t>
+                <w:t xml:space="preserve">hal-03191081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">Applying metabolomics to detect growth hormone administration in athletes: Proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.887-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.2798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02530766v1</w:t>
+                <w:t xml:space="preserve">hal-03185492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory and Interplatform Study of Steroids Collision Cross Section by Traveling Wave Ion Mobility Spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina D’atri</w:t>
+                <w:t xml:space="preserve">Enantiomeric fraction of hexabromocyclododecanes in foodstuff from the Belgian market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gitte Barknowitz</w:t>
+                <w:t xml:space="preserve">Svetlana Malysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Séverine Goscinny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Pezzatti</w:t>
+                <w:t xml:space="preserve">Joris van Loco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (7), pp.5013-5022. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.127607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191081v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ion mobility-mass spectrometry for both targeted and non-targeted analysis of phase II steroid metabolites in urine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acax.2019.100006⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (5), pp.3500-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487046v1</w:t>
+                <w:t xml:space="preserve">hal-02628353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628353v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of ion mobility-mass spectrometry for both targeted and non-targeted analysis of phase II steroid metabolites in urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.292. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.100006 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acax.2019.100006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182271v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mobility Spectrometry in Food Analysis: Principles, Current Applications and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7811,295 +7811,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t>
+                <w:t xml:space="preserve">Assessment of dechlorane plus and related compounds in foodstuffs and estimates of daily intake from lebanese population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Balgoma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Inas Abdel Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason J. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1057, pp.60-69. </w:t>
+              <w:t xml:space="preserve">Chemosphere -Oxford- Global Change Science-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.492-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624446v1</w:t>
+                <w:t xml:space="preserve">hal-02735097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dechlorane plus and related compounds in foodstuffs and estimates of daily intake from lebanese population</w:t>
+                <w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inas Abdel Malak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+                <w:t xml:space="preserve">David Balgoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Venisseau</w:t>
+                <w:t xml:space="preserve">Jason J. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere -Oxford- Global Change Science-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 235, pp.492-497. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1057, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735097v1</w:t>
+                <w:t xml:space="preserve">hal-02624446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels of persistent organic pollutants (POPs) in foods from the first regional Sub-Saharan Africa Total Diet Study</w:t>
               </w:r>
@@ -8232,90 +8232,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the characterisation of non-intentionally added substances migrating from polyester-polyurethane lacquers by comprehensive gas chromatography-mass spectrometry technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1601, pp.327-334. </w:t>
@@ -8347,2918 +8347,2918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collision cross section (CCS) as a complementary parameter to characterize human and veterinary drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Remaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Carmen Tejada-Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Germon</w:t>
+                <w:t xml:space="preserve">Francisco J. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsalud Del Olmo-Iruela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-0968-z⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1043, pp.52-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140927v1</w:t>
+                <w:t xml:space="preserve">hal-02625825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Marchand</w:t>
+                <w:t xml:space="preserve">Collision cross section (CCS) database: An additional measure to characterize steroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Martineau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana M. García-Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (7), pp.4616-4625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625035v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive steroid profiling by liquid chromatography coupled to high it resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Kaabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 183, pp.106-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When LC-HRMS metabolomics gets ISO17025 accredited and ready for official controls - Application to the screening of forbidden compounds in livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pezzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (10), pp.1948-1958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19440049.2018.1496280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision cross section (CCS) database: An additional measure to characterize steroids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ochratoxin A determination in swine muscle and liver from French conventional or organic farming production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desbourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1092, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621216v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochratoxin A determination in swine muscle and liver from French conventional or organic farming production systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maleix</w:t>
+                <w:t xml:space="preserve">Classification of trace elements in tissues from organic and conventional French pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desbourdes</w:t>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailie Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.05.040⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622155v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision cross section (CCS) as a complementary parameter to characterize human and veterinary drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monsalud Del Olmo-Iruela</w:t>
+                <w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Jandova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Stead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Takats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (5), pp.900-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.09.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625825v1</w:t>
+                <w:t xml:space="preserve">hal-02617785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of trace elements in tissues from organic and conventional French pig production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Braviporc - Retardateurs de flammes bromés dans produits avicoles et porcins : état des lieux, modalités de transfert et facteurs de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noel</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.2-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191155195255698E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02621464v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renata Jandova</w:t>
+                <w:t xml:space="preserve">Field investigation to determine the environmental source of PCBs in a pig farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vaccher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Stead</w:t>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Takats</w:t>
+                <w:t xml:space="preserve">Elodie Lesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (5), pp.900-910. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 245, pp.394-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617785v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braviporc - Retardateurs de flammes bromés dans produits avicoles et porcins : état des lieux, modalités de transfert et facteurs de risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Royer</w:t>
+                <w:t xml:space="preserve">Gerald Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Helene Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.2-24. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (22), pp.5391-5403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5191155195255698E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-0968-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830316v1</w:t>
+                <w:t xml:space="preserve">hal-02140927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field investigation to determine the environmental source of PCBs in a pig farm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Picherot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaud Dervilly Pinel</w:t>
+                <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lesquin</w:t>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 245, pp.394-401. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625881v1</w:t>
+                <w:t xml:space="preserve">hal-02625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase microextraction set-up for the analysis of liver volatolome to detect livestock exposure to micropollutants</w:t>
+                <w:t xml:space="preserve">Serum-based metabolomics characterization of pigs treated with ractopamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1212-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534891v1</w:t>
+                <w:t xml:space="preserve">hal-03176574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary signature of pig carcasses with boar taint by liquid chromatography-high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina C Jacob</w:t>
+                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCD) in chicken (&amp;lt;i&amp;gt;Gallus gallus&amp;lt;/i&amp;gt;) as a tool to identify contamination sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevillon</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2016.1265152⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455944v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropollutants and chemical residues in organic and conventional meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232 (1), pp.218 - 228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of α-hexabromocyclododecane (α-HBCDD) in tissues of fast-and slow-growing broilers (Gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 178, pp.424-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-based metabolomics characterization of pigs treated with ractopamine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1212-0⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176574v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCD) in chicken (&amp;lt;i&amp;gt;Gallus gallus&amp;lt;/i&amp;gt;) as a tool to identify contamination sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Hens can ingest extruded polystyrene in rearing buildings and lay eggs contaminated with hexabromocyclododecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 180, pp.365-372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.07.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608863v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628335v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hens can ingest extruded polystyrene in rearing buildings and lay eggs contaminated with hexabromocyclododecane.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Belhomme</w:t>
+                <w:t xml:space="preserve">Urinary signature of pig carcasses with boar taint by liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina C Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gicquiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.07.117⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), pp.218-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2016.1265152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644035v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-phase microextraction set-up for the analysis of liver volatolome to detect livestock exposure to micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.49-55. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1497, pp.9 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141306v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue Distribution and Transfer to Eggs of Ingested α-Hexabromocyclododecane (α-HBCDD) in Laying Hens ( Gallus domesticus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Domínguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11443,103 +11443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of phthalates diesters in food using gas chromatography-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196, pp.211-219. </w:t>
@@ -11583,376 +11583,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of a perinatal exposure to the HBCDD alpha-isomer in rats: Assessment of early motor and sensory development, spontaneous locomotor activity and anxiety in pups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Olry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicology and Teratology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ntt.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640370v1</w:t>
+                <w:t xml:space="preserve">hal-01209768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term effects of a perinatal exposure to the HBCDD alpha-isomer in rats: Assessment of early motor and sensory development, spontaneous locomotor activity and anxiety in pups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurotoxicology and Teratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (Part B), pp.170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ntt.2015.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209768v1</w:t>
+                <w:t xml:space="preserve">hal-02640370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of mass spectrometry based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (21-22), pp.2369 - 2388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12037,51 +12037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boyard-Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12126,802 +12126,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and processing of urinary and plasmatic metabolomic fingerprints to reveal an illegal administration of recombinant equine growth hormone from LC-HRMS measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the definition of a criterion to suspect thiouracil administration in animal husbandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Kieken</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garcia</w:t>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-010-0233-8⟩</w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.565483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191146v2</w:t>
+                <w:t xml:space="preserve">hal-00694614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the definition of a criterion to suspect thiouracil administration in animal husbandry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+                <w:t xml:space="preserve">Assessment of two complementary liquid chromatography coupled to high resolution mass spectrometry metabolomics strategies for the screening of anabolic steroid treatment in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Lommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 700 (1-2), pp.144-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.565483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694614v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two complementary liquid chromatography coupled to high resolution mass spectrometry metabolomics strategies for the screening of anabolic steroid treatment in calves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and processing of urinary and plasmatic metabolomic fingerprints to reveal an illegal administration of recombinant equine growth hormone from LC-HRMS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjen Lommen</w:t>
+                <w:t xml:space="preserve">Fanny Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chereau</w:t>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+                <w:t xml:space="preserve">Anne-Christelle Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1), pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-010-0233-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05114939v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928709v1</w:t>
+                <w:t xml:space="preserve">hal-01928704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928704v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabonomic approach based on LC-ESI-HRMS measurements for profiling of metabolic changes induced by recombinant equine growth hormone in horse urine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christelle Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12978,333 +12978,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 Analytical Strategies to Control the Illegal Use of Banned Growth Promoters in Meat Producing Animals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Direct determination of recombinant bovine somatotropin in plasma from a treated goat by liquid chromatography/high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rochereau-Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bailly-Chouriberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Rychen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0166-526X(08)00011-1⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (20), pp.3130-3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114982v1</w:t>
+                <w:t xml:space="preserve">hal-02658742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of recombinant bovine somatotropin in plasma from a treated goat by liquid chromatography/high-resolution mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Chapter 11 Analytical Strategies to Control the Illegal Use of Banned Growth Promoters in Meat Producing Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Comprehensive Analytical Chemistry, 51 (10-11), pp.339-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-526X(08)00011-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.3712⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02658742v1</w:t>
+                <w:t xml:space="preserve">hal-05114982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of thiouracil excretion in bovine urine under cruciferous diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Brabander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13368,51 +13368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of high molar mass water-soluble arabinoxylans from barley and barley malt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13493,51 +13493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of homogeneous fractions from wheat water-soluble arabinoxylans. Influence of the structure on their macromolecular characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,103 +13633,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Learning for Auto-deconvolution of GC-MS Data to Enable Molecular Networking within GNPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laponogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lf Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13751,103 +13751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mass spectrometric platforms for lipidome investigation - Application to the characterisation of disruptions in the lipid profile of pig serum upon β-agonist treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balgoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13963,51 +13963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8477BAB"/>
+    <w:nsid w:val="D32DAA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14194,51 +14194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaud-dervilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1867-0008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894821X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Patricia Magali Letertre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2026.2617989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jeannot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Murcia-Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mobley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Prior" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Karlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/exposome/osaf006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102843" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Giaccio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Arigoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Adolfo Calogero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie Besselink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Hou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Rantsiou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05295354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pescher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3951" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07838" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04720871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Delgado-Povedano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pruvost-Couvreur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Severin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108408" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123963" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Thiebaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Ronan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervilly Gaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170447" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vetter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Poma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Fujii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dodson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; D&#237;az-Galiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carbonell-Rozas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feuerstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Valadbeigi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04263-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136563" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401277v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahom Alamir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123455" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgoldrick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcdaniel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133615" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiehne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00196" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Robotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108149" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280281v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.683675" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gazzotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18020690" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bayen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106610" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P M Letertre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04371" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2798" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Malysheva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Goscinny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Loco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127607" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kr&#228;tschmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingus Pe&#773;rkons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzintars Zacs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00155" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2788" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acax.2019.100006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735097v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Abdel Malak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.148" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ingenbleek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimobola Adegboye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tondji Epiphane Hossou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105413" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626380v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozetta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzolato" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2018.1496280" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621216v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly Pinel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05117" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622155v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minvielle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.05.040" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625825v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tejada-Casado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Lara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsalud Del Olmo-Iruela" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.09.065" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.02.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6KWLQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625881v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.105" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455944v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C Jacob" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gicquiau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1265152" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Belhomme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.07.117" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530790v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05574" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640370v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2015.08.005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5NZ5D7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191146v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christelle Paris" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0233-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114939v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weigel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2NBFP0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114975v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christelle Paris" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2912-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP1R2122-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114982v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(08)00011-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658742v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Breton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau-Roulet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3712" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB9GDWLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Brabander" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030600806370" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681435v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roue" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692746v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaud-dervilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1867-0008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894821X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Patricia Magali Letertre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2026.2617989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jeannot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Murcia-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mobley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Prior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Karlsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/exposome/osaf006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Giaccio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Arigoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Adolfo Calogero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie Besselink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Hou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Rantsiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05295354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delcourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pescher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Thiebaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Ronan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervilly Gaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vetter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Poma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05800" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123976" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pruvost-Couvreur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Severin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108408" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04720871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Delgado-Povedano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111839" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Fujii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dodson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121994" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; D&#237;az-Galiano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carbonell-Rozas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463502" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feuerstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Valadbeigi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04263-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahom Alamir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123455" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgoldrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcdaniel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133615" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiehne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.683675" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Robotti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poirier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257263v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bayen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106610" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gazzotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18020690" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P M Letertre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04371" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kr&#228;tschmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingus Pe&#773;rkons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzintars Zacs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00155" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185812v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2788" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2798" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Malysheva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Goscinny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Loco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127607" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acax.2019.100006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Abdel Malak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.148" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ingenbleek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimobola Adegboye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tondji Epiphane Hossou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105413" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625825v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tejada-Casado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Lara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsalud Del Olmo-Iruela" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.09.065" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621216v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly Pinel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05117" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621486v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozetta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzolato" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2018.1496280" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622155v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minvielle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.05.040" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.02.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6KWLQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625881v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.105" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534844v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.013" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644035v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Belhomme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.07.117" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455944v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C Jacob" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gicquiau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1265152" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530790v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05574" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640370v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2015.08.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5NZ5D7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114939v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weigel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2NBFP0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191146v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christelle Paris" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0233-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114975v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christelle Paris" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2912-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP1R2122-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658742v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Breton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau-Roulet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3712" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB9GDWLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114982v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(08)00011-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Brabander" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030600806370" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681435v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roue" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692746v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>