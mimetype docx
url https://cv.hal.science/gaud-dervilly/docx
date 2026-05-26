--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,13908 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13856 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaud DERVILLY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gaud DERVILLY</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaud-dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1867-0008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18894821X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lDMH_c8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive metabolomics approach for enhanced detection of growth promoting practices in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Patricia Magali Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Pezzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bozzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 117 (13), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2026.2617989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry for extended PFAS surveillance in food: combining suspect and non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.102843. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of polychlorinated alkanes in French market foodstuffs utilizing recent advances in liquid chromatography and gas chromatography coupled with high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherine Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.144746. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender-Specific chemical exposure in arctic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Murcia-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thora Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mobley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahnee Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.116600. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/exposome/osaf006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFFI project: fostering alignment and collaboration in EU-China food safety management with infant food safety as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrie Besselink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Rantsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213 (116600), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health - One Welfare : deux concepts évolutifs mis en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.9190. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.2.9190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNome Characterization of Milk-Derived Extracellular Vesicles in Recombinant Somatotropin-Treated Dairy Cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunzia Giaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Arigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Adolfo Calogero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Regal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (6), pp.2437. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26062437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit-risk analysis of prospective scenarios implementing new-generation food safety management technologies: Qualitative, stakeholder-driven study of the infant food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Lynn Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.116687. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Candidate Biomarkers Detected in the Urine of Racehorses After Anabolic Agent Administration: Use of Orthogonal Methods for Structural Elucidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.2411-2420. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dta.3951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing PFASs monitoring in food: from targeted SPE-LC-MS/MS to non-targeted QuEChERS-LC-HRMS approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.102674. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic steroids in livestock production: Background and implications for chemical food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 206, pp.109420. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2024.109420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.818. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-targeted analysis of lipidic extracts by high-resolution mass spectrometry to characterise the chemical exposome: Comparison of four clean-up strategies applied to egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Escher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1232, pp.123963. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a generic model based on physiology for persistent organic pollutants in laying hens: Applications on chlordecone and chlorinated paraffins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cariou Ronan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dervilly Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917, pp.170447. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Tkalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bandow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Béen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Bromochloro Alkanes in Indoor Dust Using a Novel CP-Seeker Data Integration Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (12), pp.4942-4951. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c05800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bile acids in serum of pigs exposed to polychlorinated biphenyls by liquid chromatography-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana García-Campaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1232 (8), pp.123976. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychlorinated Naphthalenes in Foods from the French Market: Occurrence, Dietary Exposure, and Evaluation of Relative Contributions to Dioxin-like Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Godéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (3), pp.1721-1730. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c07838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktails of endocrine disruptors in the different diets of French consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pruvost-Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.108408. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HILIC-MS and CE-MS as complementary analytical approaches to assess the impact of exposure to polychlorinated biphenyls on the polar serum metabolome of pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Delgado-Povedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana García-Campaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.111839. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2024.111839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international investigation of chlorinated paraffin concentrations and homologue distributions in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.121994. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeper insights into the effects of low dietary levels of polychlorinated biphenyls on pig metabolism using gas chromatography-high resolution mass spectrometry metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana García-Campaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 341, pp.140048. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross-section as a universal molecular descriptor in the analysis of PFAS and use of ion mobility spectrum filtering for improved analytical sensitivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Díaz-Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Murcia-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1251 (10), pp.341026. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2023.341026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of hydrophilic interaction liquid chromatography and capillary electrophoresis for the metabolomics analysis of human serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Delgado-Povedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María García-Campaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1706, pp.464239. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical evaluation of the role of external calibration strategies for IM-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Valadbeigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 414 (25), pp.7483-7493. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-022-04263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health risk assessment to polychlorinated naphthalenes dioxin-like compounds in French sea food consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Godéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 308, pp.136563. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics and lipidomics to identify biomarkers of effect related to exposure to non-dioxin-like polychlorinated biphenyls in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soetart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jaillardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.133957. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion mobility-mass spectrometry to extend analytical performance in the determination of ergot alkaloids in cereal samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carbonell-Rozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1682, pp.463502. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and validation of a fast supercritical fluid chromatography tandem mass spectrometry method for the quantitative determination of a large set of PFASs in food matrices and human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkahom Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1210, pp.123455. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a non‐targeted metabolomics approach to a targeted biomarkers strategy to highlight testosterone abuse in equine. Illustration of a methodological transfer between platforms and laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Kaabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bagilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.864-878. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dta.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of complementarity between targeted and non-targeted analysis based on liquid and gas-phase chromatography coupled to mass spectrometry for screening halogenated persistent organic pollutants in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcgoldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mcdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.133615. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandrolone and estradiol biomarkers identification in bovine urine applying a liquid chromatography high‐resolution mass spectrometry metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Pezzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Biasibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.879-886. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dta.3126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparability of Steroid Collision Cross Sections Using Three Different IM-HRMS Technologies: An Interplatform Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kiehne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (10), pp.1951-1959. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.2c00196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise and Challenges of Determining Recombinant Bovine Growth Hormone in Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Pezzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bozzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11030274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis strategies for the characterization of chemical contaminant mixtures. Fish as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.106610. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechlorane Plus and Related Compounds in Food—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pagliuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.690. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18020690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Complete Blood Count and Steroidomics to Track Low Doses Administration of Recombinant Growth Hormone: An Anti-Doping Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.683675. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2021.683675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of transcriptional biomarkers in FFPE liver samples: PLS-DA applications for detection of illicit administration of sex steroids and clenbuterol in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Pezzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Robotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Biasibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.108149. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-deconvolution and molecular networking of gas chromatography–mass spectrometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laponogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Doran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Belluomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (2), pp.169-173. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41587-020-0700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Integrating Travelling Wave Ion Mobility Spectrometry into Liquid Chromatography and Mass Spectrometry Workflows for Steroid Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LC GC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (s10), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Nuclear Magnetic Resonance Spectroscopy and Mass Spectrometry Approaches for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine P M Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.500-518. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Méndez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of short-, medium-, and long-chain chlorinated paraffins to eggs of laying hens after dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Larvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 343, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of short-, medium-, and long-chain chlorinated paraffins in tissues of laying hens after dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Larvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 351, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (8), pp.6034-6042. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for metabolomics in the antidoping toolbox?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.677-690. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dta.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Larvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1619, pp.460927. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Main Challenges Regarding Short- and Medium-Chain Chlorinated Paraffin Analysis Using GC/ECNI-MS and LC/ESI-MS Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Krätschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingus Pe̅rkons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzintars Zacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (9), pp.1885-1895. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory and Interplatform Study of Steroids Collision Cross Section by Traveling Wave Ion Mobility Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina D’atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitte Barknowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Pezzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (7), pp.5013-5022. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying metabolomics to detect growth hormone administration in athletes: Proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.887-899. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dta.2798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomeric fraction of hexabromocyclododecanes in foodstuff from the Belgian market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Malysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Goscinny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 260, pp.127607. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Narduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.292. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (5), pp.3500-3507. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balgoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1057, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Mobility Spectrometry in Food Analysis: Principles, Current Applications and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ropartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana García-Campaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (15), pp.2706. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24152706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dechlorane plus and related compounds in foodstuffs and estimates of daily intake from lebanese population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Abdel Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Venisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere -Oxford- Global Change Science-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.492-497. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ion mobility-mass spectrometry for both targeted and non-targeted analysis of phase II steroid metabolites in urine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.100006 -. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acax.2019.100006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of persistent organic pollutants (POPs) in foods from the first regional Sub-Saharan Africa Total Diet Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vaccher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ingenbleek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimobola Adegboye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sétondji Epiphane Hossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Zié Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.105413. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.105413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the characterisation of non-intentionally added substances migrating from polyester-polyurethane lacquers by comprehensive gas chromatography-mass spectrometry technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1601, pp.327-334. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross section (CCS) as a complementary parameter to characterize human and veterinary drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Tejada-Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsalud Del Olmo-Iruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1043, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2018.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochratoxin A determination in swine muscle and liver from French conventional or organic farming production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1092, pp.131-137. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of trace elements in tissues from organic and conventional French pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailie Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chafey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When LC-HRMS metabolomics gets ISO17025 accredited and ready for official controls - Application to the screening of forbidden compounds in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (10), pp.1948-1958. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2018.1496280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive steroid profiling by liquid chromatography coupled to high it resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Kaabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.106-115. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross section (CCS) database: An additional measure to characterize steroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Hernández-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. García-Campaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly Pinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (7), pp.4616-4625. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Jandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Stead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Takats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (5), pp.900-910. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braviporc - Retardateurs de flammes bromés dans produits avicoles et porcins : état des lieux, modalités de transfert et facteurs de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.2-24. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191155195255698E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field investigation to determine the environmental source of PCBs in a pig farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vaccher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 245, pp.394-401. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (22), pp.5391-5403. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-018-0968-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum-based metabolomics characterization of pigs treated with ractopamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-017-1212-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCD) in chicken (&amp;lt;i&amp;gt;Gallus gallus&amp;lt;/i&amp;gt;) as a tool to identify contamination sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180, pp.365-372. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of α-hexabromocyclododecane (α-HBCDD) in tissues of fast-and slow-growing broilers (Gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dominguez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.424-431. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, pp.395-404. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants and chemical residues in organic and conventional meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (1), pp.218 - 228. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hens can ingest extruded polystyrene in rearing buildings and lay eggs contaminated with hexabromocyclododecane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Belhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.07.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary signature of pig carcasses with boar taint by liquid chromatography-high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gicquiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.218-227. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2016.1265152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-phase microextraction set-up for the analysis of liver volatolome to detect livestock exposure to micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihéne Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1497, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue Distribution and Transfer to Eggs of Ingested α-Hexabromocyclododecane (α-HBCDD) in Laying Hens ( Gallus domesticus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Domínguez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (10), pp.2112-2119. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b05574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of phthalates diesters in food using gas chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Larvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.211-219. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of a perinatal exposure to the HBCDD alpha-isomer in rats: Assessment of early motor and sensory development, spontaneous locomotor activity and anxiety in pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotoxicology and Teratology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (Part B), pp.170-180. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ntt.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of mass spectrometry based metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (21-22), pp.2369 - 2388. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201400255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics in food analysis: application to the control of forbidden substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Boyard-Kieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.59 - 69. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dta.1349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the definition of a criterion to suspect thiouracil administration in animal husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2011.565483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two complementary liquid chromatography coupled to high resolution mass spectrometry metabolomics strategies for the screening of anabolic steroid treatment in calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Lommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 700 (1-2), pp.144-154. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and processing of urinary and plasmatic metabolomic fingerprints to reveal an illegal administration of recombinant equine growth hormone from LC-HRMS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Kieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christelle Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-010-0233-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 134 (8), </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a metabonomic approach based on LC-ESI-HRMS measurements for profiling of metabolic changes induced by recombinant equine growth hormone in horse urine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Kieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Christelle Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 394 (8), pp.2119-2128. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-2912-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of recombinant bovine somatotropin in plasma from a treated goat by liquid chromatography/high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rochereau-Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bailly-Chouriberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (20), pp.3130-3136. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 Analytical Strategies to Control the Illegal Use of Banned Growth Promoters in Meat Producing Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Comprehensive Analytical Chemistry, 51 (10-11), pp.339-361. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-526X(08)00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of thiouracil excretion in bovine urine under cruciferous diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Brabander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (10), pp.974-980. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030600806370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of high molar mass water-soluble arabinoxylans from barley and barley malt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (2), pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of homogeneous fractions from wheat water-soluble arabinoxylans. Influence of the structure on their macromolecular characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (2), pp.270-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning for Auto-deconvolution of GC-MS Data to Enable Molecular Networking within GNPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laponogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lf Doran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Belluomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining mass spectrometric platforms for lipidome investigation - Application to the characterisation of disruptions in the lipid profile of pig serum upon β-agonist treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balgoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId487"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13963,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D32DAA19"/>
+    <w:nsid w:val="DB2F7E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14194,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaud-dervilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1867-0008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894821X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Patricia Magali Letertre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2026.2617989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jeannot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Murcia-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mobley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Prior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Karlsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/exposome/osaf006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Giaccio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Arigoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Adolfo Calogero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie Besselink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Hou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Rantsiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05295354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delcourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pescher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Thiebaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Ronan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervilly Gaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vetter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Poma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05800" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123976" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pruvost-Couvreur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Severin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108408" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04720871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Delgado-Povedano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111839" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Fujii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dodson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121994" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; D&#237;az-Galiano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carbonell-Rozas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463502" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feuerstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Valadbeigi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04263-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahom Alamir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123455" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgoldrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcdaniel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133615" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiehne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.683675" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Robotti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poirier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257263v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bayen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106610" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gazzotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18020690" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P M Letertre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04371" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kr&#228;tschmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingus Pe&#773;rkons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzintars Zacs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00155" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185812v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2788" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2798" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Malysheva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Goscinny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Loco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127607" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acax.2019.100006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Abdel Malak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.148" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ingenbleek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimobola Adegboye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tondji Epiphane Hossou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105413" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625825v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tejada-Casado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Lara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsalud Del Olmo-Iruela" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.09.065" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621216v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly Pinel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05117" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621486v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozetta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzolato" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2018.1496280" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622155v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minvielle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.05.040" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.02.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6KWLQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625881v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.105" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534844v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.013" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644035v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Belhomme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.07.117" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455944v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C Jacob" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gicquiau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1265152" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530790v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05574" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640370v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2015.08.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5NZ5D7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114939v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weigel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2NBFP0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191146v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christelle Paris" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0233-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114975v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christelle Paris" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2912-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP1R2122-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658742v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Breton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau-Roulet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3712" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB9GDWLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114982v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(08)00011-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Brabander" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030600806370" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681435v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roue" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692746v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaud-dervilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1867-0008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894821X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lDMH_c8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Patricia Magali Letertre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2026.2617989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jeannot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102843" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Murcia-Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mobley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Prior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Karlsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/exposome/osaf006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie Besselink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Rantsiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Giaccio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Arigoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Adolfo Calogero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05295354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delcourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pescher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05222835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102674" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123963" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Thiebaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Ronan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervilly Gaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170447" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vetter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Poma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05800" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123976" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pruvost-Couvreur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Severin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108408" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04720871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Delgado-Povedano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111839" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Fujii" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dodson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121994" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; D&#237;az-Galiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382910v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feuerstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Valadbeigi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04263-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136563" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carbonell-Rozas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahom Alamir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123455" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgoldrick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcdaniel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133615" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiehne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00196" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257263v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bayen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106610" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gazzotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18020690" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.683675" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Robotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poirier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108149" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001696v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P M Letertre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04371" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2788" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kr&#228;tschmer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingus Pe&#773;rkons" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzintars Zacs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00155" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185492v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2798" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Malysheva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Goscinny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Loco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127607" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152706" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735097v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Abdel Malak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.148" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acax.2019.100006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ingenbleek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimobola Adegboye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tondji Epiphane Hossou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105413" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625825v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tejada-Casado" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Lara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsalud Del Olmo-Iruela" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.09.065" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C06QKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622155v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minvielle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.05.040" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P27LKRQ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621464v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.02.008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6KWLQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozetta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzolato" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2018.1496280" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626380v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR89SF1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621216v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly Pinel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05117" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.105" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSPF92MK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCPZ4RC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Belhomme" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.07.117" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C Jacob" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gicquiau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1265152" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDVLZ7T0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530790v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05574" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640370v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2015.08.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5NZ5D7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114939v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weigel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS2NBFP0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191146v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christelle Paris" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0233-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114975v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christelle Paris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2912-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP1R2122-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658742v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Breton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau-Roulet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3712" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB9GDWLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114982v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(08)00011-1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577490v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Brabander" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030600806370" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681435v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roue" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692746v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>