--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -118,356 +118,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into adsorption of acetylene semi-hydrogenation reactants by SnxGa1−xPd2 intermetallic compounds</w:t>
+                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshak A Tsaturyan</w:t>
+                <w:t xml:space="preserve">Ahowd Youssef Alfahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.162163⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.035801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937174v1</w:t>
+                <w:t xml:space="preserve">hal-05046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material Challenges and Developments for High-Temperature Methanol Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Armbrüster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (49), pp.66083-66109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c12677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046042v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Challenges and Developments for High-Temperature Methanol Fuel Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Theoretical insights into adsorption of acetylene semi-hydrogenation reactants by SnxGa1−xPd2 intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshak A Tsaturyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (49), pp.66083-66109. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 687, pp.162163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c12677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.162163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491019v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on structural, stability and magnetic properties of Zr4Mn4Si7</w:t>
               </w:r>
@@ -639,51 +639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (4), pp.045402. </w:t>
@@ -715,546 +715,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element-specific Curie temperatures and Heisenberg criticality in ferrimagnetic Gd6(Mn1−xFex)23 via Kouvel-Fisher analysis</w:t>
+                <w:t xml:space="preserve">Intermetallics with sp-d orbital hybridisation: morphologies, stabilities and work-functions of In-Pd particles at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truc Ly Nguyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexis Front</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-024-00496-2⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.1341-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NH00594A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570820v1</w:t>
+                <w:t xml:space="preserve">cea-04622757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schematic Structural Analysis of Honeycomb Structure Ultrathin Ce–Ti–O Films on Pt(111) Using Photoelectron Holography and Ab Initio Calculation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen, Oxygen, and Lead Adsorbates on Al 13 Co 4 (100): Accurate Potential Energy Surfaces at Low Computational Cost by Machine Learning and DFT-Based Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Boulangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (16), pp.7287-7299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815514v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen, Oxygen, and Lead Adsorbates on Al 13 Co 4 (100): Accurate Potential Energy Surfaces at Low Computational Cost by Machine Learning and DFT-Based Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schematic Structural Analysis of Honeycomb Structure Ultrathin Ce–Ti–O Films on Pt(111) Using Photoelectron Holography and Ab Initio Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shougo Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (47), pp.20238-20243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759834v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermetallics with sp-d orbital hybridisation: morphologies, stabilities and work-functions of In-Pd particles at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Element-specific Curie temperatures and Heisenberg criticality in ferrimagnetic Gd6(Mn1−xFex)23 via Kouvel-Fisher analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truc Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Front</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan-Hsiu Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (8), pp.1341-1353. </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NH00594A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-024-00496-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04622757v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of d-d Coulomb correlations in the magnetocaloric ferrimagnets Gd6(Mn1−xMx)23 (M=Fe,Co)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truc Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh-Cheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,51 +1262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Hsin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaw-Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (3), pp.035102. </w:t>
@@ -1472,507 +1472,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
+                <w:t xml:space="preserve">Revealing the Epitaxial Interface between Al13Fe4 and Al5Fe2 Enabling Atomic Al Interdiffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Salichon</w:t>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Loffreda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (36), pp.18043-18057. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.19593-19603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245124v1</w:t>
+                <w:t xml:space="preserve">hal-04102028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Epitaxial Interface between Al13Fe4 and Al5Fe2 Enabling Atomic Al Interdiffusion</w:t>
+                <w:t xml:space="preserve">Bringing ultimate depth to scanning tunnelling microscopy: deep subsurface vision of buried nano-objects in metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Oleg Kurnosikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Anand</w:t>
+                <w:t xml:space="preserve">Muriel Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Gille</w:t>
+                <w:t xml:space="preserve">Danielle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (15), pp.19593-19603. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (7), pp.900-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NH00052D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102028v1</w:t>
+                <w:t xml:space="preserve">hal-04102036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing ultimate depth to scanning tunnelling microscopy: deep subsurface vision of buried nano-objects in metals</w:t>
+                <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kurnosikov</w:t>
+                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Sicot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antoine Salichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (7), pp.900-911. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (36), pp.18043-18057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NH00052D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102036v1</w:t>
+                <w:t xml:space="preserve">hal-04245124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From high temperature phase formation to transition metal substitution in the Fe/Al₉Co₂(001) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dubaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 591, pp.153100. </w:t>
@@ -2004,533 +2004,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional metal structures revealed by evolutionary computations: Pb/Al 13 Co 4 (100) as a case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical Bonding in the Catalytic Platform Material Ga1‐xSnxPd 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alim Ormeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Armbrüster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001439⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.e202200185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202200185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542016v1</w:t>
+                <w:t xml:space="preserve">hal-04102025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankit Shukla</w:t>
+                <w:t xml:space="preserve">Two-dimensional metal structures revealed by evolutionary computations: Pb/Al 13 Co 4 (100) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40 (1), pp.013212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.012203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542010v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
+                <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Jullien</w:t>
+                <w:t xml:space="preserve">Thomas Lograsso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.013212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688642v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Bonding in the Catalytic Platform Material Ga1‐xSnxPd 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alim Ormeci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Armbrüster</w:t>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Grin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), pp.e202200185. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.7253-7263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/open.202200185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102025v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catalyseurs intermétalliques Fe-Al : une alternative au palladium pour les réactions d'hydrogénation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2568,77 +2568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia Synthesis on the RRuSi(001) (R = Ca,La) Surfaces: DFT Insights Revealing the Active La Termination of the LaRuSi Electride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (6), pp.3009-3016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2800,377 +2800,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
+                <w:t xml:space="preserve">Nodeless time-reversal symmetry breaking in the centrosymmetric superconductor Sc5Co4Si10 probed by muon-spin spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Amitava Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saso Šturm</w:t>
+                <w:t xml:space="preserve">Martin R. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Kartik Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pires Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.064802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767778v1</w:t>
+                <w:t xml:space="preserve">hal-04102018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodeless time-reversal symmetry breaking in the centrosymmetric superconductor Sc5Co4Si10 probed by muon-spin spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin R. Lees</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartik Panda</w:t>
+                <w:t xml:space="preserve">Saso Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pires Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (6), pp.064802. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (23), pp.8823-8833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102018v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional oxide quasicrystal approximants with tunable electronic and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kokalj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (24), pp.10771-10779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bindech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Goyhenex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 200, pp.110826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3576,77 +3576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of three-dimensional bulk clusters in determining surface morphologies of intermetallic compounds:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (12), pp.124706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3674,321 +3674,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+                <w:t xml:space="preserve">Catalytic activation of a non-noble intermetallic surface through nanostructuration under hydrogenation conditions revealed by atomistic thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (13), pp.15793-15801. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (15), pp.7422-7431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0TA01146K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548915v1</w:t>
+                <w:t xml:space="preserve">hal-02548908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic activation of a non-noble intermetallic surface through nanostructuration under hydrogenation conditions revealed by atomistic thermodynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (15), pp.7422-7431. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.15793-15801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0TA01146K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548908v1</w:t>
+                <w:t xml:space="preserve">hal-02548915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,90 +4078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4359,77 +4359,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kyianytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4480,77 +4480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (010) surface of the Al45Cr7 complex intermetallic compound : insights from Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dedicated to Professor Juri Grin on the Occasion of his 65th Birthday, 646 (14), pp.1176-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4701,103 +4701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4825,351 +4825,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of quaternary chromium silicides revealed by a combination of resonant X-ray diffraction and ab initio calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel François</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969930v1</w:t>
+                <w:t xml:space="preserve">hal-02123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+                <w:t xml:space="preserve">Structures of quaternary chromium silicides revealed by a combination of resonant X-ray diffraction and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morfin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.130-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123328v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5376,90 +5376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding network and stability of clusters: the case study of Al13TM4 pseudo-tenfold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75 (2), pp.314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5652,64 +5652,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building 2D quasicrystals from 5-fold symmetric corannulene molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba8Au5.25Ge40.75(110) : A Nano-Caged Surface Electronically Controlled by Ba and Au Adatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,334 +6169,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Semihydrogenation of Acetylene on the (100) Surface of the o-Al13Co4 Quasicrystalline Approximant: Density Functional Theory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermetallic compounds as potential alternatives to noble metals in heterogeneous catalysis: The partial hydrogenation of butadiene on alpha-Al4Cu9(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kandaskalov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lidiya Kibis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (34), pp.18738-18745. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.2292-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201601587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693976v1</w:t>
+                <w:t xml:space="preserve">hal-01557353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermetallic compounds as potential alternatives to noble metals in heterogeneous catalysis: The partial hydrogenation of butadiene on alpha-Al4Cu9(110)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Semihydrogenation of Acetylene on the (100) Surface of the o-Al13Co4 Quasicrystalline Approximant: Density Functional Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidiya Kibis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fournee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.2292-2296. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (34), pp.18738-18745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201601587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557353v1</w:t>
+                <w:t xml:space="preserve">hal-01693976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene adsorption on intermetallic compounds of increasing structural complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Smerdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,64 +6556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Al 13 Ru 4 (010) Approximant Surface Leading to Anisotropic Molecular Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katariina Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,77 +6703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semihydrogenation of Acetylene on Al5Co2 Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.4958-4969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point island models for nucleation and growth of supported nanoclusters during surface deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago J. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.075412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7054,90 +7054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-ordered C60 molecular films grown on the pseudo-ten-fold (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R D Diehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7184,51 +7184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Al13Co4(100) surface: Combination of surface x-ray diffraction and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,51 +7236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G G Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L L Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.165406. </w:t>
@@ -7867,90 +7867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Kadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (16), pp.7898-7905. </w:t>
@@ -7988,103 +7988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Molecular Films with Long-Range Quasiperiodic Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (4), pp.3646-3653. </w:t>
@@ -8122,90 +8122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. II. A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (8), pp.084703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8265,64 +8265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 640, 640 (5), pp.753-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8362,347 +8362,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. I. Experimental study of In thin films on Pd(111) and alloy formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and dynamics of C 60 molecules on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heekeun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schwarze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katariina Pussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4892408⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (24), pp.245428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075808v1</w:t>
+                <w:t xml:space="preserve">hal-01075806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of C 60 molecules on Au(111)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. I. Experimental study of In thin films on Pd(111) and alloy formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Mcguirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (24), pp.245428. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (8), pp.084702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4892408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075806v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces of Al-based complex metallic alloys: atomic structure, thin film growth and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.034802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8749,77 +8749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Properties of the o-Al13Co4(100) Surface toward Molecules Involved in the Semihydrogenation of Acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (40), pp.23032-23041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8853,103 +8853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (7), pp.076102. </w:t>
@@ -8987,103 +8987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Al2Cu(001) and Al9Co2(001) surfaces: role of the covalent-like bonding network and off-stoichiometric effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1517, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9143,51 +9143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Special Issue:14th International Density Functional Theory Conference, 113 (6), pp.840-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9259,77 +9259,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.355003. </w:t>
@@ -9367,51 +9367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intermetallic Compound ZnPd and Its Role in Methanol Steam Reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Föttinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Reviews: Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (3), pp.289-367. </w:t>
@@ -9501,103 +9501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee D. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1517, pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9644,90 +9644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing allotropes of Bi deposited on the Al13Co4(100) alloy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Bobaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (21), pp.214201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9774,90 +9774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic structure mediated by graphitelike Al nets on the Al2Cu (001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (14), pp.146101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9885,377 +9885,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the orthorhombic Al13Co4(100) surface using LEED, STM and ab initio studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lead adsorption on the Al13Co4(100) surface: heterogeneous nucleation and pseudomorphic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Addou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085411⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.103011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/10/103011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974224v1</w:t>
+                <w:t xml:space="preserve">hal-00974233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead adsorption on the Al13Co4(100) surface: heterogeneous nucleation and pseudomorphic growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure of the orthorhombic Al13Co4(100) surface using LEED, STM and ab initio studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heekeun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katariina Pussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deniozou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.103011. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (8), pp.085411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/10/103011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974233v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of the (001) Surface of the Al9Co2 Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (30), pp.14922-14932. </w:t>
@@ -10293,103 +10293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the (110) surface of γ-Al4Cu9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (8), pp.085411. </w:t>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (21), pp.5619-5633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10583,51 +10583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (19-21), pp.2894-2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10795,77 +10795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure investigation of the (100) surface of the orthorhombic Al13Co4 crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10942,90 +10942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (20), pp.205412. </w:t>
@@ -11063,51 +11063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxations around the substitutional chromium site in emerald: X-ray absorption experiments and density functional calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11339,51 +11339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the green color of eskolaite to the red color of ruby: an X-ray absorption spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11467,355 +11467,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Natural Linear Dichroism (XNLD) Applied to the Determination of Relaxations Around Transition Metal Impurities in -Al2O3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">XANES Calculation with an Efﬁcient “Non Mufﬁn-Tin” Method : Application to the Angular Dependence of the AI K-Edge in Corundum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiratisin</w:t>
+                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 115, pp.1041-1043</w:t>
+              <w:t xml:space="preserve">, 2005, 115, pp.131-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021945v1</w:t>
+                <w:t xml:space="preserve">hal-00021941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XANES Calculation with an Efﬁcient “Non Mufﬁn-Tin” Method : Application to the Angular Dependence of the AI K-Edge in Corundum.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">X-Ray Natural Linear Dichroism (XNLD) Applied to the Determination of Relaxations Around Transition Metal Impurities in -Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kiratisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 115, pp.131-133</w:t>
+              <w:t xml:space="preserve">, 2005, 115, pp.1041-1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021941v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Calculation of the Cr K Edge in alpha-Al2O3:Cr3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 115, pp.191-193</w:t>
@@ -11978,51 +11978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural relaxations around Ti, Cr and Fe impurities in alpha-Al2O3 probed by x-ray absorption near edge structure combined with first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12030,51 +12030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.5467-5480. </w:t>
@@ -12259,64 +12259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Absorption Near-edge and Pre-edge Structure: The Contributions of ab initio Plane-wave Pseudopotential Calculations and of Multiplet Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12380,51 +12380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electronic relaxations around substitutional Cr3+ and Fe3+ ions in corundum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amonmat Kiratisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12432,51 +12432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.094108-094118. </w:t>
@@ -12572,51 +12572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12696,51 +12696,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the theory of inorganic solid surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Inorganic Chemistry III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.74-104, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12774,77 +12774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin films on complex metallic alloy surfaces: A perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hem Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12904,64 +12904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Spectroscopy and Magnetism in Mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,51 +13057,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure locale autour des impuretés dans les gemmes, étudiée par spectroscopies et calculs ab initio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13297,51 +13297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak A Tsaturyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.162163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lapointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202500045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Ly Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Hsiu Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00496-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shougo Yamada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yamada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hashimoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Boulangeot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04622757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00594A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Cheng Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaw-Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542016v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001439" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Ormeci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202200185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruano Merchan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Bhattacharyya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Lees" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Panda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires Ferreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064802" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kokalj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02407H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454409v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.11.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burkhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;o Skela" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.239" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BR86205-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954410" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW3L508X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076074v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24142" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WLW7TN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin F&#246;ttinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Friedrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2013.796192" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arfaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926499J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarc&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.510458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805674n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.094110" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;vi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20435" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCP92SV5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bondioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0046-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021945v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiratisin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021941v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021943v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dhesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazarovits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.195901" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461714" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604884356" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonmat Kiratisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.094108" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823144-9.00134-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak A Tsaturyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.162163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lapointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202500045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04622757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00594A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Boulangeot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00367" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shougo Yamada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yamada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hashimoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Ly Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Hsiu Chang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00496-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Cheng Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaw-Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Ormeci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202200185" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001439" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruano Merchan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Bhattacharyya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Lees" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Panda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires Ferreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kokalj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02407H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454409v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.11.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burkhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;o Skela" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.239" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BR86205-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954410" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW3L508X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076074v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24142" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WLW7TN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin F&#246;ttinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Friedrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2013.796192" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arfaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926499J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarc&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.510458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805674n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.094110" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;vi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20435" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCP92SV5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bondioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0046-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021941v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiratisin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021943v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dhesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazarovits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.195901" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461714" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604884356" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonmat Kiratisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.094108" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823144-9.00134-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>