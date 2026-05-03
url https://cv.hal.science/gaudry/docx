--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -118,356 +118,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
+                <w:t xml:space="preserve">Theoretical insights into adsorption of acetylene semi-hydrogenation reactants by SnxGa1−xPd2 intermetallic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahowd Youssef Alfahad</w:t>
+                <w:t xml:space="preserve">Arshak A Tsaturyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 687, pp.162163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.162163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046042v1</w:t>
+                <w:t xml:space="preserve">hal-04937174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Challenges and Developments for High-Temperature Methanol Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (49), pp.66083-66109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.5c12677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into adsorption of acetylene semi-hydrogenation reactants by SnxGa1−xPd2 intermetallic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahowd Youssef Alfahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshak A Tsaturyan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 687, pp.162163. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.035801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.162163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937174v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on structural, stability and magnetic properties of Zr4Mn4Si7</w:t>
               </w:r>
@@ -581,680 +581,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of the (100) surface of the Au-Si-Ho quasicrystalline approximant</w:t>
+                <w:t xml:space="preserve">Element-specific Curie temperatures and Heisenberg criticality in ferrimagnetic Gd6(Mn1−xFex)23 via Kouvel-Fisher analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
+                <w:t xml:space="preserve">Truc Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Chin Huang</w:t>
+                <w:t xml:space="preserve">Thomas Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
+                <w:t xml:space="preserve">Daniel Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Fan-Hsiu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (4), pp.045402. </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.045402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-024-00496-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736648v1</w:t>
+                <w:t xml:space="preserve">hal-04570820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermetallics with sp-d orbital hybridisation: morphologies, stabilities and work-functions of In-Pd particles at the nanoscale</w:t>
+                <w:t xml:space="preserve">Schematic Structural Analysis of Honeycomb Structure Ultrathin Ce–Ti–O Films on Pt(111) Using Photoelectron Holography and Ab Initio Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Front</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shougo Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NH00594A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (47), pp.20238-20243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04622757v1</w:t>
+                <w:t xml:space="preserve">hal-04815514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen, Oxygen, and Lead Adsorbates on Al 13 Co 4 (100): Accurate Potential Energy Surfaces at Low Computational Cost by Machine Learning and DFT-Based Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Boulangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (16), pp.7287-7299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schematic Structural Analysis of Honeycomb Structure Ultrathin Ce–Ti–O Films on Pt(111) Using Photoelectron Holography and Ab Initio Calculation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermetallics with sp-d orbital hybridisation: morphologies, stabilities and work-functions of In-Pd particles at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Hashimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Front</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (47), pp.20238-20243. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.1341-1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NH00594A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815514v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04622757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element-specific Curie temperatures and Heisenberg criticality in ferrimagnetic Gd6(Mn1−xFex)23 via Kouvel-Fisher analysis</w:t>
+                <w:t xml:space="preserve">Structure and properties of the (100) surface of the Au-Si-Ho quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truc Ly Nguyen</w:t>
+                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+                <w:t xml:space="preserve">Yu-Chin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Malterre</w:t>
+                <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan-Hsiu Chang</w:t>
+                <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.68. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.045402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-024-00496-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.045402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570820v1</w:t>
+                <w:t xml:space="preserve">hal-04736648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of d-d Coulomb correlations in the magnetocaloric ferrimagnets Gd6(Mn1−xMx)23 (M=Fe,Co)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truc Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh-Cheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,51 +1262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Hsin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaw-Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (3), pp.035102. </w:t>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (15), pp.19593-19603. </w:t>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kurnosikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1870,667 +1870,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From high temperature phase formation to transition metal substitution in the Fe/Al₉Co₂(001) system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional metal structures revealed by evolutionary computations: Pb/Al 13 Co 4 (100) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.012203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800974v1</w:t>
+                <w:t xml:space="preserve">hal-03542016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Bonding in the Catalytic Platform Material Ga1‐xSnxPd 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alim Ormeci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Armbrüster</w:t>
+                <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Grin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Lograsso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), pp.e202200185. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.013212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/open.202200185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102025v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional metal structures revealed by evolutionary computations: Pb/Al 13 Co 4 (100) as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001439⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.7253-7263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542016v1</w:t>
+                <w:t xml:space="preserve">hal-03688642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chemical Bonding in the Catalytic Platform Material Ga1‐xSnxPd 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alim Ormeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Armbrüster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.e202200185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202200185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03542010v1</w:t>
+                <w:t xml:space="preserve">hal-04102025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From high temperature phase formation to transition metal substitution in the Fe/Al₉Co₂(001) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Jullien</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (12), pp.7253-7263. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 591, pp.153100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688642v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catalyseurs intermétalliques Fe-Al : une alternative au palladium pour les réactions d'hydrogénation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2568,77 +2568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia Synthesis on the RRuSi(001) (R = Ca,La) Surfaces: DFT Insights Revealing the Active La Termination of the LaRuSi Electride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (6), pp.3009-3016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pires Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), pp.064802. </w:t>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saso Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,291 +3068,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional oxide quasicrystal approximants with tunable electronic and magnetic properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kokalj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR02407H⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316952v1</w:t>
+                <w:t xml:space="preserve">hal-03043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Two-dimensional oxide quasicrystal approximants with tunable electronic and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anton Kokalj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.10771-10779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR02407H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043810v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure, Microstructure and Electronic Properties of a Newly Discovered Ternary Phase in the Al-Cr-Sc System</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bindech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Goyhenex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 200, pp.110826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3576,77 +3576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of three-dimensional bulk clusters in determining surface morphologies of intermetallic compounds:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (12), pp.124706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3674,559 +3674,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic activation of a non-noble intermetallic surface through nanostructuration under hydrogenation conditions revealed by atomistic thermodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TA01146K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548908v1</w:t>
+                <w:t xml:space="preserve">hal-02478625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (13), pp.15793-15801. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.39787-39797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c09702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02548915v1</w:t>
+                <w:t xml:space="preserve">hal-03006464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic activation of a non-noble intermetallic surface through nanostructuration under hydrogenation conditions revealed by atomistic thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Vlad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09675⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (15), pp.7422-7431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TA01146K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478625v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (35), pp.39787-39797. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.15793-15801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c09702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006464v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable Al-Fe intermetallic stabilised by epitaxial relationship</w:t>
               </w:r>
@@ -4359,51 +4359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kyianytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4480,77 +4480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (010) surface of the Al45Cr7 complex intermetallic compound : insights from Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dedicated to Professor Juri Grin on the Occasion of his 65th Birthday, 646 (14), pp.1176-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4727,77 +4727,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4825,295 +4825,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+                <w:t xml:space="preserve">Structures of quaternary chromium silicides revealed by a combination of resonant X-ray diffraction and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morfin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Michel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123328v1</w:t>
+                <w:t xml:space="preserve">hal-01969930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of quaternary chromium silicides revealed by a combination of resonant X-ray diffraction and ab initio calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.130-138. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2018.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969930v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
               </w:r>
@@ -5125,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,77 +5389,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75 (2), pp.314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5487,441 +5487,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new complex ternary phase in the Al-Cr-Sc push-pull alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ba8Au5.25Ge40.75(110) : A Nano-Caged Surface Electronically Controlled by Ba and Au Adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Burkhardt</w:t>
+                <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Božo Skela</w:t>
+                <w:t xml:space="preserve">Michael Baitinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Daneu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sašo Šturm</w:t>
+                <w:t xml:space="preserve">Céline Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Krellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903610v1</w:t>
+                <w:t xml:space="preserve">hal-01930848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building 2D quasicrystals from 5-fold symmetric corannulene molecules</w:t>
+                <w:t xml:space="preserve">A new complex ternary phase in the Al-Cr-Sc push-pull alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+                <w:t xml:space="preserve">Fabian Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Cui</w:t>
+                <w:t xml:space="preserve">Božo Skela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Pang Tsai</w:t>
+                <w:t xml:space="preserve">Nina Daneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Samardžija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (4), pp.2129-2138. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 768, pp.230-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-017-1830-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745959v1</w:t>
+                <w:t xml:space="preserve">hal-01903610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ba8Au5.25Ge40.75(110) : A Nano-Caged Surface Electronically Controlled by Ba and Au Adatoms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building 2D quasicrystals from 5-fold symmetric corannulene molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baitinger</w:t>
+                <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Allio</w:t>
+                <w:t xml:space="preserve">Can Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Krellner</w:t>
+                <w:t xml:space="preserve">An-Pang Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.2129-2138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-017-1830-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930848v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Al9Ir2 intermetallic compound on Al(100): Mechanism and interface structure</w:t>
               </w:r>
@@ -6169,334 +6169,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermetallic compounds as potential alternatives to noble metals in heterogeneous catalysis: The partial hydrogenation of butadiene on alpha-Al4Cu9(110)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Semihydrogenation of Acetylene on the (100) Surface of the o-Al13Co4 Quasicrystalline Approximant: Density Functional Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidiya Kibis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fournee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.2292-2296. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (34), pp.18738-18745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201601587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557353v1</w:t>
+                <w:t xml:space="preserve">hal-01693976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Semihydrogenation of Acetylene on the (100) Surface of the o-Al13Co4 Quasicrystalline Approximant: Density Functional Theory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermetallic compounds as potential alternatives to noble metals in heterogeneous catalysis: The partial hydrogenation of butadiene on alpha-Al4Cu9(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kandaskalov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lidiya Kibis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (34), pp.18738-18745. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.2292-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201601587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693976v1</w:t>
+                <w:t xml:space="preserve">hal-01557353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene adsorption on intermetallic compounds of increasing structural complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Smerdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,64 +6556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Al 13 Ru 4 (010) Approximant Surface Leading to Anisotropic Molecular Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katariina Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,77 +6703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semihydrogenation of Acetylene on Al5Co2 Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.4958-4969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point island models for nucleation and growth of supported nanoclusters during surface deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago J. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.075412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7048,291 +7048,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-ordered C60 molecular films grown on the pseudo-ten-fold (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structure of the Al13Co4(100) surface: Combination of surface x-ray diffraction and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G G Mcguirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L L Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/35/355001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.165406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379677v1</w:t>
+                <w:t xml:space="preserve">hal-01379675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Al13Co4(100) surface: Combination of surface x-ray diffraction and ab initio calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quasi-ordered C60 molecular films grown on the pseudo-ten-fold (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G G Mcguirk</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L L Serkovic Loli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R D Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.165406. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (355001), </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/35/355001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379675v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the monoclinic Al13Fe4(010) complex metallic alloy surface determined by low-energy electron diffraction</w:t>
               </w:r>
@@ -7893,64 +7893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (16), pp.7898-7905. </w:t>
@@ -7988,103 +7988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Molecular Films with Long-Range Quasiperiodic Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (4), pp.3646-3653. </w:t>
@@ -8122,90 +8122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. II. A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (8), pp.084703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8252,77 +8252,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Bonding in Zinc-based Intermetallic Compounds with the CuTi or the CsCl Type of Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 640, 640 (5), pp.753-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8362,347 +8362,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of C 60 molecules on Au(111)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. I. Experimental study of In thin films on Pd(111) and alloy formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Mcguirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245428⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (8), pp.084702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4892408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075806v1</w:t>
+                <w:t xml:space="preserve">hal-01075808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. I. Experimental study of In thin films on Pd(111) and alloy formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and dynamics of C 60 molecules on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heekeun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schwarze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katariina Pussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (8), pp.084702. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (24), pp.245428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4892408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075808v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces of Al-based complex metallic alloys: atomic structure, thin film growth and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.034802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8736,90 +8736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Properties of the o-Al13Co4(100) Surface toward Molecules Involved in the Semihydrogenation of Acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (40), pp.23032-23041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8847,571 +8847,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oxygen adsorption on the Al9Co2(001) surface: first-principles and STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (7), pp.076102. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.355003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.076102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977979v1</w:t>
+                <w:t xml:space="preserve">hal-00977985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Al2Cu(001) and Al9Co2(001) surfaces: role of the covalent-like bonding network and off-stoichiometric effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+                <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.1570⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (7), pp.076102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.076102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075766v1</w:t>
+                <w:t xml:space="preserve">hal-00977979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead adsorption on the pseudo-10-fold surface of the Al13Co4 complex metallic alloy: A first principle study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the Al2Cu(001) and Al9Co2(001) surfaces: role of the covalent-like bonding network and off-stoichiometric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Special Issue:14th International Density Functional Theory Conference, 113 (6), pp.840-846. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1517, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.24142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076074v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen adsorption on the Al9Co2(001) surface: first-principles and STM study</w:t>
+                <w:t xml:space="preserve">Lead adsorption on the pseudo-10-fold surface of the Al13Co4 complex metallic alloy: A first principle study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue:14th International Density Functional Theory Conference, 113 (6), pp.840-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.24142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00977985v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intermetallic Compound ZnPd and Its Role in Methanol Steam Reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Föttinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Reviews: Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (3), pp.289-367. </w:t>
@@ -9501,103 +9501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee D. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1517, pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9644,90 +9644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing allotropes of Bi deposited on the Al13Co4(100) alloy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Bobaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (21), pp.214201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9774,90 +9774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic structure mediated by graphitelike Al nets on the Al2Cu (001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (14), pp.146101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9885,338 +9885,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead adsorption on the Al13Co4(100) surface: heterogeneous nucleation and pseudomorphic growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structure of the orthorhombic Al13Co4(100) surface using LEED, STM and ab initio studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heekeun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katariina Pussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deniozou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/10/103011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (8), pp.085411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974233v1</w:t>
+                <w:t xml:space="preserve">hal-00974224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the orthorhombic Al13Co4(100) surface using LEED, STM and ab initio studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lead adsorption on the Al13Co4(100) surface: heterogeneous nucleation and pseudomorphic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Addou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (8), pp.085411. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.103011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/10/103011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974224v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of the (001) Surface of the Al9Co2 Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10293,90 +10293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the (110) surface of γ-Al4Cu9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (21), pp.5619-5633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10570,64 +10570,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles study of low-index surfaces of the Al&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (19-21), pp.2894-2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10655,364 +10655,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Surface Diffusion on Metallic Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure investigation of the (100) surface of the orthorhombic Al13Co4 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Addou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deniozou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bulou</w:t>
+                <w:t xml:space="preserve">Marc Heggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Scheurer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+                <w:t xml:space="preserve">Michael Feuerbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp805674n⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (1), pp.014203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978018v1</w:t>
+                <w:t xml:space="preserve">hal-00978014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure investigation of the (100) surface of the orthorhombic Al13Co4 crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deniozou</w:t>
+                <w:t xml:space="preserve">Low Temperature Surface Diffusion on Metallic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heggen</w:t>
+                <w:t xml:space="preserve">Philippe Ohresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Feuerbacher</w:t>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80 (1), pp.014203. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (11), pp.4461-4467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp805674n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978014v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11063,51 +11063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxations around the substitutional chromium site in emerald: X-ray absorption experiments and density functional calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11339,51 +11339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the green color of eskolaite to the red color of ruby: an X-ray absorption spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ohresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32, pp.710-720. </w:t>
@@ -11467,355 +11467,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XANES Calculation with an Efﬁcient “Non Mufﬁn-Tin” Method : Application to the Angular Dependence of the AI K-Edge in Corundum.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">X-Ray Natural Linear Dichroism (XNLD) Applied to the Determination of Relaxations Around Transition Metal Impurities in -Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sainctavit</w:t>
+                <w:t xml:space="preserve">A. Kiratisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 115, pp.131-133</w:t>
+              <w:t xml:space="preserve">, 2005, 115, pp.1041-1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021941v1</w:t>
+                <w:t xml:space="preserve">hal-00021945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Natural Linear Dichroism (XNLD) Applied to the Determination of Relaxations Around Transition Metal Impurities in -Al2O3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">XANES Calculation with an Efﬁcient “Non Mufﬁn-Tin” Method : Application to the Angular Dependence of the AI K-Edge in Corundum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiratisin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 115, pp.1041-1043</w:t>
+              <w:t xml:space="preserve">, 2005, 115, pp.131-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021945v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Calculation of the Cr K Edge in alpha-Al2O3:Cr3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 115, pp.191-193</w:t>
@@ -11844,64 +11844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Diffusion of Cr Adatoms on Au(111) by Quantum Tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ohresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Dhesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11978,51 +11978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural relaxations around Ti, Cr and Fe impurities in alpha-Al2O3 probed by x-ray absorption near edge structure combined with first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12030,51 +12030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.5467-5480. </w:t>
@@ -12112,103 +12112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin magnetic moments from single atoms to small Cr clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ohresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 242 (9), pp.1775-1778. </w:t>
@@ -12259,64 +12259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Absorption Near-edge and Pre-edge Structure: The Contributions of ab initio Plane-wave Pseudopotential Calculations and of Multiplet Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12380,51 +12380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electronic relaxations around substitutional Cr3+ and Fe3+ ions in corundum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amonmat Kiratisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12432,51 +12432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.094108-094118. </w:t>
@@ -12572,51 +12572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12696,51 +12696,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the theory of inorganic solid surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Inorganic Chemistry III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.74-104, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12774,77 +12774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin films on complex metallic alloy surfaces: A perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hem Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12904,64 +12904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Spectroscopy and Magnetism in Mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,51 +13057,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure locale autour des impuretés dans les gemmes, étudiée par spectroscopies et calculs ab initio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13297,51 +13297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak A Tsaturyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.162163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lapointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202500045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04622757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00594A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Boulangeot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00367" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shougo Yamada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yamada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hashimoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Ly Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Hsiu Chang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00496-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Cheng Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaw-Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Ormeci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202200185" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001439" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruano Merchan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Bhattacharyya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Lees" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Panda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires Ferreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kokalj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02407H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454409v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.11.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burkhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;o Skela" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.239" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BR86205-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954410" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW3L508X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076074v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24142" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WLW7TN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin F&#246;ttinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Friedrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2013.796192" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arfaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926499J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarc&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.510458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805674n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.094110" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;vi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20435" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCP92SV5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bondioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0046-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021941v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiratisin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021943v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dhesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazarovits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.195901" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461714" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604884356" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonmat Kiratisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.094108" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823144-9.00134-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak A Tsaturyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.162163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12677" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lapointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202500045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Ly Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Hsiu Chang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00496-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shougo Yamada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yamada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hashimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Boulangeot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00367" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04622757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00594A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Cheng Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaw-Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Ormeci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202200185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruano Merchan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Bhattacharyya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Lees" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Panda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires Ferreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kokalj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02407H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454409v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.11.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burkhardt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;o Skela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.239" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BR86205-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954410" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW3L508X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076074v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24142" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WLW7TN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin F&#246;ttinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Friedrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2013.796192" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arfaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926499J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarc&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.510458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805674n" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.094110" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;vi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20435" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCP92SV5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bondioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0046-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021945v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiratisin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021941v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021943v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dhesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazarovits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.195901" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461714" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604884356" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonmat Kiratisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.094108" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823144-9.00134-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>