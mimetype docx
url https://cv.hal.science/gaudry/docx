--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -209,265 +209,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Challenges and Developments for High-Temperature Methanol Fuel Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sommer</w:t>
+                <w:t xml:space="preserve">Ahowd Youssef Alfahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Armbrüster</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c12677⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.035801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491019v1</w:t>
+                <w:t xml:space="preserve">hal-05046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Material Challenges and Developments for High-Temperature Methanol Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Michael Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Armbrüster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.035801. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (49), pp.66083-66109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c12677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046042v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on structural, stability and magnetic properties of Zr4Mn4Si7</w:t>
               </w:r>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (4), pp.045402. </w:t>
@@ -1472,425 +1472,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Epitaxial Interface between Al13Fe4 and Al5Fe2 Enabling Atomic Al Interdiffusion</w:t>
+                <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Anand</w:t>
+                <w:t xml:space="preserve">Antoine Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Gille</w:t>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (15), pp.19593-19603. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (36), pp.18043-18057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102028v1</w:t>
+                <w:t xml:space="preserve">hal-04245124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing ultimate depth to scanning tunnelling microscopy: deep subsurface vision of buried nano-objects in metals</w:t>
+                <w:t xml:space="preserve">Revealing the Epitaxial Interface between Al13Fe4 and Al5Fe2 Enabling Atomic Al Interdiffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kurnosikov</w:t>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Sicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Pierre</w:t>
+                <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (7), pp.900-911. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.19593-19603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NH00052D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102036v1</w:t>
+                <w:t xml:space="preserve">hal-04102028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
+                <w:t xml:space="preserve">Bringing ultimate depth to scanning tunnelling microscopy: deep subsurface vision of buried nano-objects in metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
+                <w:t xml:space="preserve">Oleg Kurnosikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Salichon</w:t>
+                <w:t xml:space="preserve">Muriel Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Danielle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Loffreda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (36), pp.18043-18057. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (7), pp.900-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NH00052D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245124v1</w:t>
+                <w:t xml:space="preserve">hal-04102036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional metal structures revealed by evolutionary computations: Pb/Al 13 Co 4 (100) as a case study</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim Ormeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,64 +2391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 591, pp.153100. </w:t>
@@ -2486,51 +2486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catalyseurs intermétalliques Fe-Al : une alternative au palladium pour les réactions d'hydrogénation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2953,64 +2953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saso Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,291 +3068,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional oxide quasicrystal approximants with tunable electronic and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boulley</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anton Kokalj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.10771-10779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR02407H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043810v1</w:t>
+                <w:t xml:space="preserve">hal-03316952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional oxide quasicrystal approximants with tunable electronic and magnetic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kokalj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.10771-10779. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR02407H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316952v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure, Microstructure and Electronic Properties of a Newly Discovered Ternary Phase in the Al-Cr-Sc System</w:t>
               </w:r>
@@ -3589,64 +3589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of three-dimensional bulk clusters in determining surface morphologies of intermetallic compounds:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (12), pp.124706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3680,51 +3680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,90 +3814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3961,77 +3961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic activation of a non-noble intermetallic surface through nanostructuration under hydrogenation conditions revealed by atomistic thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4082,103 +4082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (13), pp.15793-15801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4578,317 +4578,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Adsorption Energies and Reaction Pathways by Alloying: PdZn versus Pd for CO2 Hydrogenation to Methanol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Gaudry</w:t>
+                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02011⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971345v1</w:t>
+                <w:t xml:space="preserve">hal-02360341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+                <w:t xml:space="preserve">Tuning Adsorption Energies and Reaction Pathways by Alloying: PdZn versus Pd for CO2 Hydrogenation to Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (18), pp.7672-7678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360341v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of quaternary chromium silicides revealed by a combination of resonant X-ray diffraction and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4965,103 +4965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
@@ -5112,64 +5112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5376,90 +5376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding network and stability of clusters: the case study of Al13TM4 pseudo-tenfold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75 (2), pp.314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5493,51 +5493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba8Au5.25Ge40.75(110) : A Nano-Caged Surface Electronically Controlled by Ba and Au Adatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,51 +5786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building 2D quasicrystals from 5-fold symmetric corannulene molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,77 +6318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidiya Kibis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.2292-2296. </w:t>
@@ -6426,77 +6426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene adsorption on intermetallic compounds of increasing structural complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Smerdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,51 +6556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Al 13 Ru 4 (010) Approximant Surface Leading to Anisotropic Molecular Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,64 +6703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semihydrogenation of Acetylene on Al5Co2 Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point island models for nucleation and growth of supported nanoclusters during surface deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago J. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.075412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7054,51 +7054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Al13Co4(100) surface: Combination of surface x-ray diffraction and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,51 +7106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G G Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L L Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.165406. </w:t>
@@ -7188,90 +7188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-ordered C60 molecular films grown on the pseudo-ten-fold (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R D Diehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7867,51 +7867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Kadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,90 +7988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Molecular Films with Long-Range Quasiperiodic Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8148,64 +8148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (8), pp.084703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8252,77 +8252,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Bonding in Zinc-based Intermetallic Compounds with the CuTi or the CsCl Type of Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 640, 640 (5), pp.753-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8381,90 +8381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. I. Experimental study of In thin films on Pd(111) and alloy formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (8), pp.084702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8632,77 +8632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces of Al-based complex metallic alloys: atomic structure, thin film growth and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.034802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8736,77 +8736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Properties of the o-Al13Co4(100) Surface toward Molecules Involved in the Semihydrogenation of Acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8879,77 +8879,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.355003. </w:t>
@@ -8987,103 +8987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (7), pp.076102. </w:t>
@@ -9147,77 +9147,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1517, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9367,51 +9367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intermetallic Compound ZnPd and Its Role in Methanol Steam Reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Armbrüster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Föttinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Reviews: Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (3), pp.289-367. </w:t>
@@ -9501,103 +9501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee D. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1517, pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9644,90 +9644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing allotropes of Bi deposited on the Al13Co4(100) alloy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Bobaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (21), pp.214201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9774,90 +9774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic structure mediated by graphitelike Al nets on the Al2Cu (001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (14), pp.146101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9917,77 +9917,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heekeun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katariina Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (8), pp.085411. </w:t>
@@ -10064,51 +10064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10172,90 +10172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of the (001) Surface of the Al9Co2 Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (30), pp.14922-14932. </w:t>
@@ -10293,103 +10293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the (110) surface of γ-Al4Cu9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (8), pp.085411. </w:t>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (21), pp.5619-5633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10583,51 +10583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (19-21), pp.2894-2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10674,51 +10674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure investigation of the (100) surface of the orthorhombic Al13Co4 crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10942,90 +10942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (20), pp.205412. </w:t>
@@ -11063,51 +11063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxations around the substitutional chromium site in emerald: X-ray absorption experiments and density functional calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11339,51 +11339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the green color of eskolaite to the red color of ruby: an X-ray absorption spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11473,51 +11473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Natural Linear Dichroism (XNLD) Applied to the Determination of Relaxations Around Transition Metal Impurities in -Al2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kiratisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11611,51 +11611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XANES Calculation with an Efﬁcient “Non Mufﬁn-Tin” Method : Application to the Angular Dependence of the AI K-Edge in Corundum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11719,51 +11719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Calculation of the Cr K Edge in alpha-Al2O3:Cr3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11972,338 +11972,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural relaxations around Ti, Cr and Fe impurities in alpha-Al2O3 probed by x-ray absorption near edge structure combined with first-principles calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+                <w:t xml:space="preserve">Spin magnetic moments from single atoms to small Cr clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ohresser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/36/003⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 242 (9), pp.1775-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200461714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003882v1</w:t>
+                <w:t xml:space="preserve">hal-00978043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin magnetic moments from single atoms to small Cr clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Scheurer</w:t>
+                <w:t xml:space="preserve">Structural relaxations around Ti, Cr and Fe impurities in alpha-Al2O3 probed by x-ray absorption near edge structure combined with first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 242 (9), pp.1775-1778. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.5467-5480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200461714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/36/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978043v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Absorption Near-edge and Pre-edge Structure: The Contributions of ab initio Plane-wave Pseudopotential Calculations and of Multiplet Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12380,51 +12380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electronic relaxations around substitutional Cr3+ and Fe3+ ions in corundum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amonmat Kiratisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12572,51 +12572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12774,77 +12774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin films on complex metallic alloy surfaces: A perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hem Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12917,51 +12917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Spectroscopy and Magnetism in Mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,51 +13057,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure locale autour des impuretés dans les gemmes, étudiée par spectroscopies et calculs ab initio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13297,51 +13297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak A Tsaturyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.162163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12677" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lapointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202500045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Ly Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Hsiu Chang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00496-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shougo Yamada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yamada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hashimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Boulangeot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00367" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04622757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00594A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Cheng Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaw-Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Ormeci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202200185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruano Merchan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Bhattacharyya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Lees" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Panda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires Ferreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kokalj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02407H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454409v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.11.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burkhardt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;o Skela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.239" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BR86205-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954410" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW3L508X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076074v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24142" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WLW7TN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin F&#246;ttinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Friedrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2013.796192" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arfaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926499J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarc&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.510458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805674n" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.094110" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;vi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20435" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCP92SV5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bondioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0046-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021945v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiratisin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021941v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021943v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dhesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazarovits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.195901" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461714" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604884356" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonmat Kiratisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.094108" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823144-9.00134-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak A Tsaturyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.162163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lapointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202500045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Ly Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Hsiu Chang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00496-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shougo Yamada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yamada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hashimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Boulangeot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00367" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04622757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00594A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Cheng Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaw-Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Ormeci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202200185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frapper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruano Merchan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Bhattacharyya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Lees" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Panda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires Ferreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kokalj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02407H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454409v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bindech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.11.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burkhardt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;o Skela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.239" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BR86205-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954410" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW3L508X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076074v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24142" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WLW7TN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin F&#246;ttinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Friedrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2013.796192" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arfaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926499J" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarc&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.510458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805674n" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.094110" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;vi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20435" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCP92SV5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bondioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0046-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021945v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiratisin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021941v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021943v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dhesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazarovits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.195901" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978043v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461714" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604884356" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonmat Kiratisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.094108" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823144-9.00134-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>