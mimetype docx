--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1975,165 +1975,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une municipalité pour temps de crise ? Rennes, 1675</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exercice du pouvoir municipal de la fin du Moyen Age à 1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp.285-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00678835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moderne et conservateur à la fois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parlements et les Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rouen, France. pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00714474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00678835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête de Colbert sur les magistrats : une source pour connaître les &amp;quot;hommes du roi&amp;quot; dans les parlements ?</w:t>
               </w:r>
@@ -2182,303 +2182,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les avocats sont-ils des notables ? L'exemple de Rennes aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les avocats sont-ils des notables ? L'exemple de Rennes aux XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.123-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00487526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellier, une figure de maire-historien à l'aube des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Mellier, maire de Nantes et subdélégué de l'intendant de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nantes, France. p. 177-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00567116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlement et maintien de l'ordre : Rennes, 1662-1675</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Parlement et maintien de l'ordre : Rennes, 1662-1675"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.227-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Rennais ordinaires : Roch, Perrine, Guillemette et les autres, miraculés d'Yves Mahyeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">xxxx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, France. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00469458v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00465719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir officier dans la milice bourgeoise de Rennes sous l'Ancien Régime</w:t>
               </w:r>
@@ -3176,216 +3176,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Bretagne dans l'Etat royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.392, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apogée ; Presses universitaires de Rennes, pp.295, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420341v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-00420334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3888,630 +3888,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03382956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction [à Rennes 1720. L'incendie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rennes 1720. L'incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.16-23, 2020, 978-2-7535-8061-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chantier de plus d'un siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rennes 1720. L'incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.214-249, 2020, 978-2-7535-8061-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les riches et les pauvres également accablés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rennes 1720. L'incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.272-289, 2020, 978-2-7535-8061-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cet incendie fait le flambeau à la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rennes 1720. L'incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-153, 2020, 978-2-7535-8061-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Papier timbré et Bonnets rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britannique (vers 1640 - vers 1780)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-10-231-0659-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02502600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le président de Robien en sa ville : de la famille de Robien en général et de Christophe-Paul en particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Coulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde à portée de sens. Un cabinet de curiosités chez Christophe-Paul de Robien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fage édition / Musée des beaux-arts de Rennes, pp.36-53, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03120742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction [à Rennes 1720. L'incendie]</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vive le cidre sans la gabelle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Acerra; Bernard Michon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rennes 1720. L'incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.16-23, 2020, 978-2-7535-8061-9</w:t>
+              <w:t xml:space="preserve">Horizons atlantiques : villes, négoces, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.75-80, 2019, 978-2-7535-7811-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...240 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02384479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des conférences dans la vie d'un historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Lemoine-Schonne; Matthieu Leprince. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être un chercheur reconnu ? : jugement des pairs, regards des publics, estime des proches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne; Presses universitaires de Rennes, pp.100-109, 2019, 978-2-76357-839-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369996v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02384479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rébellions françaises des Nu-Pieds à la guerre des farines</w:t>
               </w:r>
@@ -5549,51 +5549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Daireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5806,252 +5806,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riches et pauvres à Rennes en 1778</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie culturelle à Rennes au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Riches et pauvres à Rennes en 1708</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121647v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03123365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6206,51 +6206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04117400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.172.0285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess-Miglioretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mergey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3126" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flahaut Marie-Laure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dedouit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rannou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rioult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04117400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.172.0285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess-Miglioretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mergey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3126" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flahaut Marie-Laure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dedouit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rannou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rioult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leclair" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123365v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>