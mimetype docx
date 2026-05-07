--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -211,481 +211,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of AI in public health is calling for operational ethics to foster responsible uses</w:t>
+                <w:t xml:space="preserve">The Evolving Concept of Privacy in European Law: Addressing Specific Challenges for Advancing Biomedical Research and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Béranger</w:t>
+                <w:t xml:space="preserve">Lisa Feriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+                <w:t xml:space="preserve">Noémie Dubruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Définition et concepts du biodroit [Dossier]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392792v1</w:t>
+                <w:t xml:space="preserve">hal-05392923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine buccodentaire spatiale : santé orale, innovations, enjeux cliniques et sociétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of AI in public health is calling for operational ethics to foster responsible uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Destruhaut</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC médecine buccale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1877-7864(25)48895-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22040568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392599v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle (IA) et vérité scientifique : les apports du Règlement Européen sur l’IA (RIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 ((1-2)), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/dsso.121.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving Concept of Privacy in European Law: Addressing Specific Challenges for Advancing Biomedical Research and Innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médecine buccodentaire spatiale : santé orale, innovations, enjeux cliniques et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Destruhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Feriol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC médecine buccale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1877-7864(25)48895-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392923v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Altruism, Personal Health Data and the Consent Challenge in Scientific Research: A Difficult Interplay between EU Acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Data Protection Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.57-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -713,295 +713,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Preferences for Digital Health Data Sharing: Discrete Choice Experiment Study in 12 European Countries</w:t>
+                <w:t xml:space="preserve">Post-identifiability in changing sociotechnological genomic data environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Biasiotto</w:t>
+                <w:t xml:space="preserve">Kaya Akyüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Viberg Johansson</w:t>
+                <w:t xml:space="preserve">Melanie Goisauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaku Birhanu Alemu</w:t>
+                <w:t xml:space="preserve">Łukasz Kozera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Romano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heidi Beate Bentzen</w:t>
+                <w:t xml:space="preserve">Signe Mežinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/47066⟩</w:t>
+              <w:t xml:space="preserve">BioSocieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.204-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41292-023-00299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824952v1</w:t>
+                <w:t xml:space="preserve">hal-05392999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-identifiability in changing sociotechnological genomic data environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public Preferences for Digital Health Data Sharing: Discrete Choice Experiment Study in 12 European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Biasiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaya Akyüz</w:t>
+                <w:t xml:space="preserve">Jennifer Viberg Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Goisauf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Chassang</w:t>
+                <w:t xml:space="preserve">Melaku Birhanu Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Kozera</w:t>
+                <w:t xml:space="preserve">Virginia Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Mežinska</w:t>
+                <w:t xml:space="preserve">Heidi Beate Bentzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSocieties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (2), pp.204-231. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.e47066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41292-023-00299-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/47066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392999v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for an international Code of Conduct for data sharing in genomics</w:t>
               </w:r>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Delfin-Rossaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (2-3), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une régulation néodarwinienne de l’Intelligence artificielle centrée sur le concept de l’« Ethics by Evolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1528,90 +1528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobanking and risk assessment: a comprehensive typology of risks for an adaptive risk governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaya Akyüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Goisauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Kozera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Mezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (3), pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,248 +1851,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data portability in health research and biobanking: legal benchmarks for appropriate implementation</w:t>
+                <w:t xml:space="preserve">Research biobanks and health databases: the WMA Declaration of Taipei, added value to European legislation (soft and hard law)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Santa Slokenberga</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Data Protection Law Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21552/edpl/2018/3/8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.501-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15718093-12255369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590485v1</w:t>
+                <w:t xml:space="preserve">hal-04590503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research biobanks and health databases: the WMA Declaration of Taipei, added value to European legislation (soft and hard law)</w:t>
+                <w:t xml:space="preserve">Data portability in health research and biobanking: legal benchmarks for appropriate implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Southerington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Tzortzatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeckhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santa Slokenberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (5), pp.501-516. </w:t>
+              <w:t xml:space="preserve">European Data Protection Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.296-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15718093-12255369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21552/edpl/2018/3/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590503v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des données personnelles en matière de santé. E-santé, droit de l’Union Européenne et protection de la vie privée des personnes : vers l’émergence d’un technodroit spécifique au travers de la proposition de règlement général sur la protection des données personnelles ?</w:t>
               </w:r>
@@ -2160,51 +2160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fondements de l'Ethique de la Recherche en Droit Communautaire [The Foundation of Research Ethics in Community Law].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cambon-Thomsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2442,461 +2442,765 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debating opt-in/opt-out on genetic/genomic data sharing for scientific research in the EHDS Regulation: an invitation to look behind the tree that hides the forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rial-Sebbag E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57th European Society of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolving Notion of Privacy in European Law: Addressing Specific Challenges for Advancing Health Research and Biomedical Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dubruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definitions and regulatory concepts in Biolaw, I-BioLex Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Blockchain pour la recherche en santé ? Potentiels, enjeux juridique et éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain et Santé : Perspectives d’applications et enjeux juridiques (Séminaire IFERISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFERISS, Oct 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Review of National Regulatory Frameworks in the Context of Secondary Use of Data for Research Across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Tzortzatou-Nanopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ziaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Angell Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José-Antonio Seoane; Oscar Vergara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Discourse of Biorights. European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 109, Springer International Publishing, pp.243-269, 2024, The International Library of Bioethics, 978-3-031-66804-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-66804-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gouvernance responsable des systèmes d’IA organisée autour de la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthéa Serafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université Toulouse Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise et l’intelligence artificielle. Les réponses du droit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-445, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.putc.15267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What About Post-Mortem Digital Privacy and Personal Health Data Protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep diving into data protection : 1979-2019 : celebrating 40 years of research on privacy and data protection at the CRIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection du CRIDS, pp.433-460, 2021, 978-2-8079-2649-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Biobanking, Personal Data Protection and Implementation of the GDPR in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hisbergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDPR and Biobanking. Individual Rights, Public Interest and Research Regulation across Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer International Publishing, pp.257-276, 2021, Law, Governance and Technology Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49388-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2906,371 +3210,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping individuals’ rights in Big Data research: the contribution of data altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Dubruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fériol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 36th European Immunogenetics and Histocompatibility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nantes, France. Wiley, Abstracts for the Joint 36th European Immunogenetics and Histocompatibility Conference Nantes, France April 26–29, 2023, 101 (4), pp.328-428, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tan.15000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic data sharing for research in Europe: consent not only a legal basis under GDPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abstracts from the 55th European Society of Human Genetics (ESHG) Conference: e-Posters, 31, pp.332-333, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-023-01339-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring ethical and legal compliance of cutting-edge DNA sequencing technologies. Practical considerations from H2020 project EASI-Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coulbault-Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société européenne de génétique humaine (ESHG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03836834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3280,387 +3584,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-LIFE WP4 TOOLBOX: Toolbox for sharing of sensitive data - a concept description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Boiten, Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ohmann,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayodeji Adeniran,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Canham,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Cano Abadia,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] EATRIS/Lygature; ECRIN; CRS4; Charité; BBMRI; INSERM; EMBRC; ERINHA; EATRIS/IRFMN; EU-OPENSCREEN; IME; ELIXIR. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-Life D4.3 - Guidance and policy on standards and tools to facilitate sharing and reuse of multimodal data (including imaging), cohort integration, and biosamples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem Boiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayodeji Adeniran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Canham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Cano-Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.3, ECRIN; BBMRI; IRFMN; EU-OPENSCREEN; ELIXIR; VHIR; Charité; UNITO; Lygature; INSERM; EMBRC; ERINHA; EATRIS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture des données de la recherche. Guide d'analyse du cadre juridique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Castets-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dantant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Freyt-Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2017, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3670,219 +3974,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI for health and the obligation of transparency under the GDPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828953v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-01973512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3950,51 +4140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21ECA195"/>
+    <w:nsid w:val="46F48BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4181,51 +4371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-chassang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6573-4035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200869884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103149717629210952120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chassang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040568" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destruhaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7864(25)48895-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/dsso.121.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feriol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2024/1/9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Biasiotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Viberg Johansson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaku Birhanu Alemu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Romano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Beate Bentzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Aky&#252;z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Goisauf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00299-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Matar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hansson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Slokenberga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Panagiotopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.092.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin-Rossaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.6551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-201523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mezinska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40504-021-00117-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.311.0063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.064.0030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Southerington" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeckhout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2018/3/8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718093-12255369" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou-Nanopoulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ziaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Angell Holst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barbosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66804-3_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Serafin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15267" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49388-2_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F&#233;riol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15000" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eshg.org/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulbault-Azzouz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boiten, Jan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano Abadia," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano-Abadia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dantant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Freyt-Caffin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04828953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973512v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-chassang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6573-4035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200869884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103149717629210952120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chassang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feriol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040568" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/dsso.121.0055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destruhaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7864(25)48895-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2024/1/9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Aky&#252;z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Goisauf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00299-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Biasiotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Viberg Johansson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaku Birhanu Alemu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Romano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Beate Bentzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Matar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hansson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Slokenberga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Panagiotopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.092.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin-Rossaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.6551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-201523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mezinska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40504-021-00117-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.311.0063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.064.0030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718093-12255369" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Southerington" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeckhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2018/3/8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05585054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rial-Sebbag E." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou-Nanopoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ziaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Angell Holst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barbosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66804-3_16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Serafin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49388-2_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F&#233;riol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15000" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eshg.org/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulbault-Azzouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boiten, Jan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran," TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano Abadia," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano-Abadia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dantant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Freyt-Caffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04828953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>