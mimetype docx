--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -136,50 +136,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">103149717629210952120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jtaye4oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -203,2054 +224,2054 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving Concept of Privacy in European Law: Addressing Specific Challenges for Advancing Biomedical Research and Innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The emergence of AI in public health is calling for operational ethics to foster responsible uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Dubruel</w:t>
+                <w:t xml:space="preserve">Jérôme Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22040568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392923v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of AI in public health is calling for operational ethics to foster responsible uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intelligence Artificielle (IA) et vérité scientifique : les apports du Règlement Européen sur l’IA (RIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (4), pp.568. </w:t>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 ((1-2)), pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph22040568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/dsso.121.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392792v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle (IA) et vérité scientifique : les apports du Règlement Européen sur l’IA (RIA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Médecine buccodentaire spatiale : santé orale, innovations, enjeux cliniques et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Destruhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/dsso.121.0055⟩</w:t>
+              <w:t xml:space="preserve">EMC médecine buccale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1877-7864(25)48895-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392982v1</w:t>
+                <w:t xml:space="preserve">hal-05392599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine buccodentaire spatiale : santé orale, innovations, enjeux cliniques et sociétaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Evolving Concept of Privacy in European Law: Addressing Specific Challenges for Advancing Biomedical Research and Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dubruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC médecine buccale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Définition et concepts du biodroit [Dossier]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392599v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Altruism, Personal Health Data and the Consent Challenge in Scientific Research: A Difficult Interplay between EU Acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Data Protection Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.57-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21552/edpl/2024/1/9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-identifiability in changing sociotechnological genomic data environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaya Akyüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Goisauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Kozera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Mežinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSocieties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (2), pp.204-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41292-023-00299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Preferences for Digital Health Data Sharing: Discrete Choice Experiment Study in 12 European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Biasiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Viberg Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaku Birhanu Alemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Beate Bentzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25, pp.e47066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/47066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for an international Code of Conduct for data sharing in genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Slokenberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing World Bioethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (4), pp.344-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/dewb.12381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La téléconsultation, la COVID-19 et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2-3, pp.69-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dsso.092.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils algorithmiques et crises sanitaires. Enjeux éthico-juridiques et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Delfin-Rossaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (2-3), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une régulation néodarwinienne de l’Intelligence artificielle centrée sur le concept de l’« Ethics by Evolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (2), 20 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.6551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary conceptual study of Artificial Intelligence (AI) for helping benefit-risk assessment practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Delfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.121 - 146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/aic-201523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobanking and risk assessment: a comprehensive typology of risks for an adaptive risk governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaya Akyüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Goisauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Kozera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Mezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences, Society and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40504-021-00117-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6. French and Chinese regulatory approaches to end-of-life and euthanasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 31 (1), pp.63-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jibes.311.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, répercussions et cadre éthique relatifs à l’Intelligence Artificielle en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (3), pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dsso.064.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research biobanks and health databases: the WMA Declaration of Taipei, added value to European legislation (soft and hard law)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Data portability in health research and biobanking: legal benchmarks for appropriate implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Southerington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Tzortzatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeckhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santa Slokenberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Law</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Data Protection Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21552/edpl/2018/3/8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15718093-12255369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04590503v1</w:t>
+                <w:t xml:space="preserve">hal-04590485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data portability in health research and biobanking: legal benchmarks for appropriate implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Research biobanks and health databases: the WMA Declaration of Taipei, added value to European legislation (soft and hard law)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Santa Slokenberga</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Data Protection Law Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Health Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.501-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15718093-12255369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21552/edpl/2018/3/8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04590485v1</w:t>
+                <w:t xml:space="preserve">hal-04590503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des données personnelles en matière de santé. E-santé, droit de l’Union Européenne et protection de la vie privée des personnes : vers l’émergence d’un technodroit spécifique au travers de la proposition de règlement général sur la protection des données personnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Suppl. au n°108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fondements de l'Ethique de la Recherche en Droit Communautaire [The Foundation of Research Ethics in Community Law].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cambon-Thomsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bioethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (1), pp.187-203, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00616773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2260,205 +2281,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Ethics of Using Generative AI in the Scientific Research Process and Knowledge Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary conceptual study of Artificial Intelligence (AI) for helping benefit-risk assessment practices: Towards a comprehensive qualification matrix of AI programs and devices (pre-print 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Delfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2468,301 +2489,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating opt-in/opt-out on genetic/genomic data sharing for scientific research in the EHDS Regulation: an invitation to look behind the tree that hides the forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Feriol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rial-Sebbag E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th European Society of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolving Notion of Privacy in European Law: Addressing Specific Challenges for Advancing Health Research and Biomedical Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dubruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Definitions and regulatory concepts in Biolaw, I-BioLex Workshop,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05606152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Blockchain pour la recherche en santé ? Potentiels, enjeux juridique et éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain et Santé : Perspectives d’applications et enjeux juridiques (Séminaire IFERISS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFERISS, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2772,435 +2793,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Review of National Regulatory Frameworks in the Context of Secondary Use of Data for Research Across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Tzortzatou-Nanopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ziaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Angell Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José-Antonio Seoane; Oscar Vergara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Discourse of Biorights. European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 109, Springer International Publishing, pp.243-269, 2024, The International Library of Bioethics, 978-3-031-66804-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-66804-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gouvernance responsable des systèmes d’IA organisée autour de la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthéa Serafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université Toulouse Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise et l’intelligence artificielle. Les réponses du droit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-445, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.putc.15267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What About Post-Mortem Digital Privacy and Personal Health Data Protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep diving into data protection : 1979-2019 : celebrating 40 years of research on privacy and data protection at the CRIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection du CRIDS, pp.433-460, 2021, 978-2-8079-2649-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Biobanking, Personal Data Protection and Implementation of the GDPR in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hisbergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDPR and Biobanking. Individual Rights, Public Interest and Research Regulation across Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer International Publishing, pp.257-276, 2021, Law, Governance and Technology Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49388-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3210,371 +3231,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping individuals’ rights in Big Data research: the contribution of data altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dubruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fériol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 36th European Immunogenetics and Histocompatibility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nantes, France. Wiley, Abstracts for the Joint 36th European Immunogenetics and Histocompatibility Conference Nantes, France April 26–29, 2023, 101 (4), pp.328-428, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tan.15000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic data sharing for research in Europe: consent not only a legal basis under GDPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Feriol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abstracts from the 55th European Society of Human Genetics (ESHG) Conference: e-Posters, 31, pp.332-333, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01339-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring ethical and legal compliance of cutting-edge DNA sequencing technologies. Practical considerations from H2020 project EASI-Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coulbault-Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société européenne de génétique humaine (ESHG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03836834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3584,387 +3605,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-LIFE WP4 TOOLBOX: Toolbox for sharing of sensitive data - a concept description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Boiten, Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ohmann,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayodeji Adeniran,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Canham,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Cano Abadia,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] EATRIS/Lygature; ECRIN; CRS4; Charité; BBMRI; INSERM; EMBRC; ERINHA; EATRIS/IRFMN; EU-OPENSCREEN; IME; ELIXIR. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-Life D4.3 - Guidance and policy on standards and tools to facilitate sharing and reuse of multimodal data (including imaging), cohort integration, and biosamples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem Boiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayodeji Adeniran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Canham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Cano-Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.3, ECRIN; BBMRI; IRFMN; EU-OPENSCREEN; ELIXIR; VHIR; Charité; UNITO; Lygature; INSERM; EMBRC; ERINHA; EATRIS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture des données de la recherche. Guide d'analyse du cadre juridique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Castets-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dantant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Freyt-Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2017, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3974,105 +3995,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI for health and the obligation of transparency under the GDPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chassang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4140,51 +4161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F48BB3"/>
+    <w:nsid w:val="73C05668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-chassang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6573-4035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200869884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103149717629210952120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chassang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feriol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040568" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/dsso.121.0055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destruhaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7864(25)48895-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2024/1/9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Aky&#252;z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Goisauf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00299-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Biasiotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Viberg Johansson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaku Birhanu Alemu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Romano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Beate Bentzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Matar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hansson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Slokenberga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Panagiotopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.092.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin-Rossaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.6551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-201523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mezinska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40504-021-00117-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.311.0063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.064.0030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718093-12255369" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Southerington" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeckhout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2018/3/8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05585054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rial-Sebbag E." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou-Nanopoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ziaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Angell Holst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barbosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66804-3_16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Serafin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49388-2_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F&#233;riol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15000" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eshg.org/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulbault-Azzouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boiten, Jan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran," TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano Abadia," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano-Abadia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dantant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Freyt-Caffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04828953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-chassang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6573-4035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200869884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103149717629210952120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jtaye4oAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chassang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/dsso.121.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destruhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7864(25)48895-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feriol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2024/1/9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Aky&#252;z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Goisauf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00299-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Biasiotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Viberg Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaku Birhanu Alemu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Romano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Beate Bentzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47066" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Matar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Slokenberga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Panagiotopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dewb.12381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.092.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin-Rossaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.6551" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Delfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-201523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04324839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mezinska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40504-021-00117-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.311.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.064.0030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Southerington" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeckhout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/edpl/2018/3/8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718093-12255369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05585054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rial-Sebbag E." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tzortzatou-Nanopoulou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ziaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Angell Holst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66804-3_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Serafin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15267" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hisbergues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49388-2_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F&#233;riol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15000" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eshg.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulbault-Azzouz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boiten, Jan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann," TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano Abadia," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Boiten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Adeniran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Canham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cano-Abadia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dantant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Freyt-Caffin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04828953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>