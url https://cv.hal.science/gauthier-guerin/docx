--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2589,441 +2589,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL Analysis for resistances to Colletotrichum acutatum and Phytophthora cactorum in octoploid strawberry (Fragaria x ananassa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic profiling by proton NMR for genetic study of fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">2. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762200v1</w:t>
+                <w:t xml:space="preserve">hal-02761249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a SCAR marker linked to dominant gene conferring resistance to Colletotrichum acutatum in strawberry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL Analysis for resistances to Colletotrichum acutatum and Phytophthora cactorum in octoploid strawberry (Fragaria x ananassa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International horticultural congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Eucarpia symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761722v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling by proton NMR for genetic study of fruit quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Maucourt</w:t>
+                <w:t xml:space="preserve">Development of a SCAR marker linked to dominant gene conferring resistance to Colletotrichum acutatum in strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denoyes-Tothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roudeillac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">25. International horticultural congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761249v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of molecular markers for durable resistance breeding in the cultivated strawberry (Fragaria x ananassa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roudeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Markocic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,51 +5242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1769-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sajdak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9qew-bm80" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Madani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafargue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-Kh&#246;ler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosseur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bariac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denoyes-Tothan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markocic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal-Mir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Madani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Monniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourbouze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimanche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabannes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chassany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1769-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sajdak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9qew-bm80" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Madani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafargue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-Kh&#246;ler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosseur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bariac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denoyes-Tothan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markocic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal-Mir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Madani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Monniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourbouze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimanche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabannes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chassany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>