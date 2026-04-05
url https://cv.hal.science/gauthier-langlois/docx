--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -223,4048 +223,4048 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forteresses du Lys dans la sénéchaussée de Carcassonne</w:t>
+                <w:t xml:space="preserve">Les châteaux de la sénéchaussée de Carcassonne de la fin du Moyen Âge au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Les cathares, une hérésie médiévale en question, 424, pp.46-49</w:t>
+              <w:t xml:space="preserve">, 2024, 424, pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932488v1</w:t>
+                <w:t xml:space="preserve">hal-04932480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les châteaux de la sénéchaussée de Carcassonne de la fin du Moyen Âge au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Guilhem Bélibaste : Histoire et mémoire du dernier Bon Homme occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, CXXIIV, pp.72-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forteresses du Lys dans la sénéchaussée de Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 424, pp.62-65</w:t>
+              <w:t xml:space="preserve">, 2024, Les cathares, une hérésie médiévale en question, 424, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bélibaste : Histoire et mémoire du dernier Bon Homme occitan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat, guerre, peste, inflation et séisme : quelques fléaux relevés par les curés de Laroque-d’Olmes aux limites des Pays d’Aude et d’Ariège (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, CXXIIV, pp.72-89</w:t>
+              <w:t xml:space="preserve">, 2023, CXXIII, pp.47-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ascension sociale d’un bourgeois au temps de Louis XIV : Geoffroy Petit, marchand mercier, directeur des Postes, intendant militaire puis seigneur de Nanteau-sur-Lunain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments et Sites de Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.11-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afficher son imaginaire et son réseau social en 1492 : le programme iconographique et héraldique des plafonds de la maison du camérier Audoin d'Abzac à Lagrasse (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Puchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ceccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, CXXIII, pp.47-78</w:t>
+              <w:t xml:space="preserve">, 2022, CXXII, pp.41-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...98 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Julien Foltran</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une urne cinéraire romaine provenant de Narbonne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, CXXII, pp.41-72</w:t>
+              <w:t xml:space="preserve">, 2021, CXXI, pp.115-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Matrices de sceaux du Moyen Âge conservées au Musée et aux Archives de Narbonne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire toponymique de l’Ariège. Noms de communes lieux-dits, rivières et pays, par Patrice Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, CXXI, pp.121-126</w:t>
+              <w:t xml:space="preserve">, 2021, CXXI, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Henry Cros, écrivain régionaliste audois, journaliste maurassien nivernais et son recueil Le Lutrin de Cucugnan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrices de sceaux du Moyen Âge conservées au Musée et aux Archives de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, CXXI, pp.89-96</w:t>
+              <w:t xml:space="preserve">, 2021, CXXI, pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dictionnaire toponymique de l’Ariège. Noms de communes lieux-dits, rivières et pays, par Patrice Poujade</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cros, écrivain régionaliste audois, journaliste maurassien nivernais et son recueil Le Lutrin de Cucugnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, CXXI, pp.139-140</w:t>
+              <w:t xml:space="preserve">, 2021, CXXI, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une urne cinéraire romaine provenant de Narbonne ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une manifestation viticole à Tuchan en 1901 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, CXXI, pp.115-118</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mines des Corbières. Une histoire, des hommes, des techniques, par Julien Mantenant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localiser une photo : mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.169-170</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Où est passée la tête de Ponce Pilate du calvaire gothique de Villanière ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux pendants de harnais de cheval aux armes de l’archevêque de Narbonne Bernard de Fargues (1311-1341) trouvés à Paulhiac (Lot-et-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.156-168</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une manifestation viticole à Tuchan en 1901 ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires, colloques et autres ouvrages : 120 ans de publications de la Société d’études scientifiques de l’Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.153-156</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Localiser une photo : mission impossible ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre en ville près d’une abbaye. Les Pays d’Aude du VIIIe au XVIe siècle. Alet, Caunes, Lagrasse, par Julien Foltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.147-153</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.170-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Deux pendants de harnais de cheval aux armes de l’archevêque de Narbonne Bernard de Fargues (1311-1341) trouvés à Paulhiac (Lot-et-Garonne)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un instrument de travail sur le clergé méridional, une synthèse sur le diocèse de Narbonne- Brouns (Benoît), Matz (Jean-Michel), Vallière (Laurent) (dir.), Fasti Ecclesiae Gallicanae. 19. Diocèse de Narbonne : Répertoire prosopographique des évêques, dignitaires et chanoines des diocèses de France de 1200 à 1500, Turnhout, Brepols, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (311-312), pp.537-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est passée la tête de Ponce Pilate du calvaire gothique de Villanière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.79-90</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.156-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mémoires, colloques et autres ouvrages : 120 ans de publications de la Société d’études scientifiques de l’Aude</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mines des Corbières. Une histoire, des hommes, des techniques, par Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.9-18</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Vivre en ville près d’une abbaye. Les Pays d’Aude du VIIIe au XVIe siècle. Alet, Caunes, Lagrasse, par Julien Foltran</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vervelles, pendants et enseignes armoriés du Moyen Âge conservés au musée de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.170-171</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un village fortifié, déserté à la fin du XIXe siècle : Castelmaure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.141-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un méreau à compte du XIVe siècle de la compagnie florentine Pulci trouvé à Conilhac-Corbières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.127-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds photographique ancien de la SESA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Marie Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.139-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un épisode de la révolte viticole de 1907 à Tuchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.149-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termes (Aude), La matrice de sceau de Jean Le Picard, maître couvreur au service du roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, année 2016, pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2016.2136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château comtal de la résidence seigneuriale à la forteresse royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Carcassonne. Plus de 6000 ans d’histoire, hors-série n° 56, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Carcas et les origines légendaires de Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Carcassonne. Plus de 6000 ans d’histoire, hors-série n° 56, pp.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès et Robert Vinas, Jaume 1er le Conquérant, Le Livre des Faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.156-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un instrument de travail sur le clergé méridional, une synthèse sur le diocèse de Narbonne- Brouns (Benoît), Matz (Jean-Michel), Vallière (Laurent) (dir.), Fasti Ecclesiae Gallicanae. 19. Diocèse de Narbonne : Répertoire prosopographique des évêques, dignitaires et chanoines des diocèses de France de 1200 à 1500, Turnhout, Brepols, 2019</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un unicum toponymique : Roquenégade, la roche noyée, tranchée ou tuée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles perspectives sur les relations entre Barcelone et Carcassonne à la fin du XIe siècle d’après un compte catalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 132 (311-312), pp.537-538</w:t>
+              <w:t xml:space="preserve">, 2019, 125 (304), pp.519-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Vervelles, pendants et enseignes armoriés du Moyen Âge conservés au musée de Narbonne</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brouns, Jean-Michel Matz, Laurent Vallière, Fasti Ecclesiae Gallicanae. 19. Diocèse de Narbonne : répertoire prosopographique des évêques, dignitaires et chanoines des diocèses de France de 1200 à 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.137-142</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Agnès et Robert Vinas, Jaume 1er le Conquérant, Le Livre des Faits</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’industrie de la pipe et de la tabatière. Innovations et échanges dans la tournerie entre l’Est des Pyrénées et le Jura (XIXe- début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.156-156</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Un unicum toponymique : Roquenégade, la roche noyée, tranchée ou tuée ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sceau et les armes d’Arnaud de Roquette, abbé de Saint-Hilaire (1476-1509)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.137-138</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...321 lines deleted...]
-                <w:t xml:space="preserve">Un village fortifié, déserté à la fin du XIXe siècle : Castelmaure</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand de Roquenégade, un grand officier de la Couronne au service des derniers capétiens directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.141-146</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Claude-Marie Robion</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance amoureuse de François de Frézals, financier en Languedoc (1732-1741)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.635-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.050.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villemoustaussou, histoire d’un village d’Occitanie. Villemoustaussou, Association pour la Sauvegarde du Patrimoine Historique et Culturel de Villemoustaussou. Mémoire du passé, 2017, 144 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.139-140</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment de plafond peint mudéjar du XIVe siècle aux armes des Roquenégade, des Duèze et des Fargues découvert à Lagrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.149-153</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Régis Aymé</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les illustrateurs du journal satirique carcassonnais Panurge (1860-1862) : Jean-Bertrand Rouch, Raymond Alary, Oscar Avrial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.127-132</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII, pp.195-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Benoît Brouns, Jean-Michel Matz, Laurent Vallière, Fasti Ecclesiae Gallicanae. 19. Diocèse de Narbonne : répertoire prosopographique des évêques, dignitaires et chanoines des diocèses de France de 1200 à 1500</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Cabaret 2. Histoire et archéologie d’un castrum, sous la direction de Marie-Élise Gardel et Anne Brenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.156-157</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autour de l’industrie de la pipe et de la tabatière. Innovations et échanges dans la tournerie entre l’Est des Pyrénées et le Jura (XIXe- début XXe siècle)</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux vaut servir le roi : les Aban ou l'ascension sociale d'une famille de chevaliers occitans pendant la Croisade des Albigeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.79-94</w:t>
+              <w:t xml:space="preserve">, 2017, CXVII, pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sceau et les armes d’Arnaud de Roquette, abbé de Saint-Hilaire (1476-1509)</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rare sceau féminin médiéval découvert à Belpech : la matrice scutiforme d’Augart, femme d’Eimeric Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Garnac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Palaja (Aude). Église Saint-Étienne. Inventaires du mobilier du XVIIIe au XIXe siècle. Conseil de fabrique. Visites pastorales. Aude Viguier, Palaja, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.123-126</w:t>
+              <w:t xml:space="preserve">, 2017, CXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintre du maréchal de Tessé et peintre du roi, Jacques Laumosnier (…1669-1744…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique et archéologique du Maine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, quatrième série, tome douze (année 2012), pp.157-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison de Bérenger Mage, viguier de Lagrasse au XIIIe siècle, et son plafond peint armorié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 2016, Supplément numérique, CXVI, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Cabaret 2. Histoire et archéologie d’un castrum, sous la direction de Marie-Élise Gardel et Anne Brenon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964381v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchot de Brenas, l’inventeur du « Curé de Cucugnan », son voyage à Carcassonne et dans les Corbières en 1858</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII, pp.202</w:t>
+              <w:t xml:space="preserve">, 2015, CXV, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les illustrateurs du journal satirique carcassonnais Panurge (1860-1862) : Jean-Bertrand Rouch, Raymond Alary, Oscar Avrial</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d’une représentation du vicomte Trencavel sur une peinture murale de la conquête de Valence : l’exil du dernier vicomte de Béziers, Albi et Carcassonne dans les états de la couronne d’Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII, pp.195-198</w:t>
+              <w:t xml:space="preserve">, 2014, CIV, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Julien Foltran</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits établissements monastiques masculins des Corbières : un encadrement religieux dense (IXe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII</w:t>
+              <w:t xml:space="preserve">, 2013, CXIII, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Villemoustaussou, histoire d’un village d’Occitanie. Villemoustaussou, Association pour la Sauvegarde du Patrimoine Historique et Culturel de Villemoustaussou. Mémoire du passé, 2017, 144 p.</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termes, un siège exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les véritables constructeurs des forteresses royales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sceaux consulaires médiévaux du versant méridional de la Montagne Noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines, vallées du Cabardès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vicomte au sénéchal. Le château de Carcassonne avant et après la Croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affirmation de la seigneurie castrale dans le Midi au temps du catharisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rébellion contre le roi. Le siège de la Cité de Carcassonne (1240)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mines et les castra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes d’archéologie : habitats, mines et sites de réduction antiques à Palairac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII, pp.200</w:t>
-[...1242 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, CXX, pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935074v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -4409,178 +4409,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des hérétiques dans les Pyrénées catalanes à la fin du XIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heresis : Revue d'hérésiologie médiévale. Editions de textes, recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46-47 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/heres.2007.2104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Michel Pastoureau, L’Ours, histoire d’un roi déchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et images médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934560v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01964600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Dominique Dieltiens, Châteaux et forteresses en pays cathare, Portet-sur-Garonne, éditions Loubatières, 2003</w:t>
               </w:r>
@@ -5704,51 +5704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baudreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5803,51 +5803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux en pays cathare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,185 +7392,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moulins, forges et établissements hydrauliques de l'Aude, IXe-XVe siècle, Mémoire de DEA d'archéologie sous la direction de M. le professeur Léon Pressouyre et de M. le maître de conférences Paul Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Paris 1 Panthéon-Sorbonne. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archéologie du paysage dans la Manche autour de Carentan. Déviation de la R.N. 13 Carentan – Saint-Côme-du-Mont. Diagnostic archéologique. Rapport de prospection et de surveillance des travaux, juillet-août 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nivaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, Direction des Antiquités de Basse-Normandie; Ministère de l’Équipement, Direction départementale de l’Équipement de la Manche. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Jahier</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02554040v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04935868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et étude des mines et industries métallurgiques des Corbières (Aude) du Moyen Âge à nos jours. Mémoire de maîtrise d'Histoire sous la direction de Léon Pressouyre et Paul Benoit</w:t>
               </w:r>
@@ -7712,51 +7712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F158F011"/>
+    <w:nsid w:val="224FCC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7943,51 +7943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4908-5362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058561595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59265037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041697431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2136" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marie Robion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0635" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964381v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.2007.2104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1324" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1994.1272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1991.1172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.11337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ceulemans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;nac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaugien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nivaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4908-5362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058561595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59265037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041697431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marie Robion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0635" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964381v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.2007.2104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1324" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1994.1272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1991.1172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.11337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ceulemans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;nac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaugien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nivaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>