--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -296,169 +296,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les forteresses du Lys dans la sénéchaussée de Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les cathares, une hérésie médiévale en question, 424, pp.46-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bélibaste : Histoire et mémoire du dernier Bon Homme occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, CXXIIV, pp.72-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511244v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04932488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat, guerre, peste, inflation et séisme : quelques fléaux relevés par les curés de Laroque-d’Olmes aux limites des Pays d’Aude et d’Ariège (XVIIIe siècle)</w:t>
               </w:r>
@@ -1001,3001 +1001,3001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une manifestation viticole à Tuchan en 1901 ?</w:t>
+                <w:t xml:space="preserve">Mines des Corbières. Une histoire, des hommes, des techniques, par Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.153-156</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935301v1</w:t>
+                <w:t xml:space="preserve">hal-04933610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localiser une photo : mission impossible ?</w:t>
+                <w:t xml:space="preserve">Une manifestation viticole à Tuchan en 1901 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.147-153</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935370v1</w:t>
+                <w:t xml:space="preserve">hal-04935301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux pendants de harnais de cheval aux armes de l’archevêque de Narbonne Bernard de Fargues (1311-1341) trouvés à Paulhiac (Lot-et-Garonne)</w:t>
+                <w:t xml:space="preserve">Localiser une photo : mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.79-90</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933833v1</w:t>
+                <w:t xml:space="preserve">hal-04935370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires, colloques et autres ouvrages : 120 ans de publications de la Société d’études scientifiques de l’Aude</w:t>
+                <w:t xml:space="preserve">Deux pendants de harnais de cheval aux armes de l’archevêque de Narbonne Bernard de Fargues (1311-1341) trouvés à Paulhiac (Lot-et-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.9-18</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935330v1</w:t>
+                <w:t xml:space="preserve">hal-04933833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en ville près d’une abbaye. Les Pays d’Aude du VIIIe au XVIe siècle. Alet, Caunes, Lagrasse, par Julien Foltran</w:t>
+                <w:t xml:space="preserve">Mémoires, colloques et autres ouvrages : 120 ans de publications de la Société d’études scientifiques de l’Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CXX, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre en ville près d’une abbaye. Les Pays d’Aude du VIIIe au XVIe siècle. Alet, Caunes, Lagrasse, par Julien Foltran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, CXX, pp.170-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est passée la tête de Ponce Pilate du calvaire gothique de Villanière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CXX, pp.156-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un instrument de travail sur le clergé méridional, une synthèse sur le diocèse de Narbonne- Brouns (Benoît), Matz (Jean-Michel), Vallière (Laurent) (dir.), Fasti Ecclesiae Gallicanae. 19. Diocèse de Narbonne : Répertoire prosopographique des évêques, dignitaires et chanoines des diocèses de France de 1200 à 1500, Turnhout, Brepols, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132 (311-312), pp.537-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Où est passée la tête de Ponce Pilate du calvaire gothique de Villanière ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vervelles, pendants et enseignes armoriés du Moyen Âge conservés au musée de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.156-168</w:t>
+              <w:t xml:space="preserve">, 2020, CXX, pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mines des Corbières. Une histoire, des hommes, des techniques, par Julien Mantenant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un unicum toponymique : Roquenégade, la roche noyée, tranchée ou tuée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.169-170</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Vervelles, pendants et enseignes armoriés du Moyen Âge conservés au musée de Narbonne</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès et Robert Vinas, Jaume 1er le Conquérant, Le Livre des Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, CXX, pp.137-142</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.156-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles perspectives sur les relations entre Barcelone et Carcassonne à la fin du XIe siècle d’après un compte catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (304), pp.519-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Carcas et les origines légendaires de Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Carcassonne. Plus de 6000 ans d’histoire, hors-série n° 56, pp.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château comtal de la résidence seigneuriale à la forteresse royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Carcassonne. Plus de 6000 ans d’histoire, hors-série n° 56, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un village fortifié, déserté à la fin du XIXe siècle : Castelmaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, CXIX, pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un méreau à compte du XIVe siècle de la compagnie florentine Pulci trouvé à Conilhac-Corbières</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termes (Aude), La matrice de sceau de Jean Le Picard, maître couvreur au service du roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, année 2016, pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2016.2136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds photographique ancien de la SESA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labrot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Aymé</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Marie Robion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.127-132</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Claude-Marie Robion</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un épisode de la révolte viticole de 1907 à Tuchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.139-140</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un méreau à compte du XIVe siècle de la compagnie florentine Pulci trouvé à Conilhac-Corbières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aymé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.149-153</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...243 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Agnès et Robert Vinas, Jaume 1er le Conquérant, Le Livre des Faits</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brouns, Jean-Michel Matz, Laurent Vallière, Fasti Ecclesiae Gallicanae. 19. Diocèse de Narbonne : répertoire prosopographique des évêques, dignitaires et chanoines des diocèses de France de 1200 à 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.156-156</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un unicum toponymique : Roquenégade, la roche noyée, tranchée ou tuée ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’industrie de la pipe et de la tabatière. Innovations et échanges dans la tournerie entre l’Est des Pyrénées et le Jura (XIXe- début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.137-138</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Benoît Brouns, Jean-Michel Matz, Laurent Vallière, Fasti Ecclesiae Gallicanae. 19. Diocèse de Narbonne : répertoire prosopographique des évêques, dignitaires et chanoines des diocèses de France de 1200 à 1500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sceau et les armes d’Arnaud de Roquette, abbé de Saint-Hilaire (1476-1509)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.156-157</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Autour de l’industrie de la pipe et de la tabatière. Innovations et échanges dans la tournerie entre l’Est des Pyrénées et le Jura (XIXe- début XXe siècle)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand de Roquenégade, un grand officier de la Couronne au service des derniers capétiens directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.79-94</w:t>
+              <w:t xml:space="preserve">, 2019, CXIX, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sceau et les armes d’Arnaud de Roquette, abbé de Saint-Hilaire (1476-1509)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les illustrateurs du journal satirique carcassonnais Panurge (1860-1862) : Jean-Bertrand Rouch, Raymond Alary, Oscar Avrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.123-126</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII, pp.195-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bertrand de Roquenégade, un grand officier de la Couronne au service des derniers capétiens directs</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance amoureuse de François de Frézals, financier en Languedoc (1732-1741)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.635-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.050.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villemoustaussou, histoire d’un village d’Occitanie. Villemoustaussou, Association pour la Sauvegarde du Patrimoine Historique et Culturel de Villemoustaussou. Mémoire du passé, 2017, 144 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, CXIX, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment de plafond peint mudéjar du XIVe siècle aux armes des Roquenégade, des Duèze et des Fargues découvert à Lagrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII, pp.200</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Julien Foltran</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Cabaret 2. Histoire et archéologie d’un castrum, sous la direction de Marie-Élise Gardel et Anne Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII</w:t>
+              <w:t xml:space="preserve">, 2018, CXVIII, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les illustrateurs du journal satirique carcassonnais Panurge (1860-1862) : Jean-Bertrand Rouch, Raymond Alary, Oscar Avrial</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux vaut servir le roi : les Aban ou l'ascension sociale d'une famille de chevaliers occitans pendant la Croisade des Albigeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII, pp.195-198</w:t>
+              <w:t xml:space="preserve">, 2017, CXVII, pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Cabaret 2. Histoire et archéologie d’un castrum, sous la direction de Marie-Élise Gardel et Anne Brenon</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rare sceau féminin médiéval découvert à Belpech : la matrice scutiforme d’Augart, femme d’Eimeric Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Garnac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Palaja (Aude). Église Saint-Étienne. Inventaires du mobilier du XVIIIe au XIXe siècle. Conseil de fabrique. Visites pastorales. Aude Viguier, Palaja, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, CXVIII, pp.202</w:t>
+              <w:t xml:space="preserve">, 2017, CXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintre du maréchal de Tessé et peintre du roi, Jacques Laumosnier (…1669-1744…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique et archéologique du Maine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, quatrième série, tome douze (année 2012), pp.157-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison de Bérenger Mage, viguier de Lagrasse au XIIIe siècle, et son plafond peint armorié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, CXVII, pp.97-106</w:t>
+              <w:t xml:space="preserve">, 2016, Supplément numérique, CXVI, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Palaja (Aude). Église Saint-Étienne. Inventaires du mobilier du XVIIIe au XIXe siècle. Conseil de fabrique. Visites pastorales. Aude Viguier, Palaja, 2017</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964381v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchot de Brenas, l’inventeur du « Curé de Cucugnan », son voyage à Carcassonne et dans les Corbières en 1858</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, CXVII</w:t>
+              <w:t xml:space="preserve">, 2015, CXV, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarret</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d’une représentation du vicomte Trencavel sur une peinture murale de la conquête de Valence : l’exil du dernier vicomte de Béziers, Albi et Carcassonne dans les états de la couronne d’Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Supplément numérique, CXVI, pp.41-54</w:t>
+              <w:t xml:space="preserve">, 2014, CIV, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Blanchot de Brenas, l’inventeur du « Curé de Cucugnan », son voyage à Carcassonne et dans les Corbières en 1858</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits établissements monastiques masculins des Corbières : un encadrement religieux dense (IXe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, CXV, pp.91-106</w:t>
+              <w:t xml:space="preserve">, 2013, CXIII, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termes, un siège exemplaire</w:t>
+                <w:t xml:space="preserve">Du vicomte au sénéchal. Le château de Carcassonne avant et après la Croisade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.40-43</w:t>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933855v1</w:t>
+                <w:t xml:space="preserve">hal-04934482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les véritables constructeurs des forteresses royales ?</w:t>
+                <w:t xml:space="preserve">Termes, un siège exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les véritables constructeurs des forteresses royales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les châteaux en pays cathare, 23, pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sceaux consulaires médiévaux du versant méridional de la Montagne Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines, vallées du Cabardès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935096v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04934482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affirmation de la seigneurie castrale dans le Midi au temps du catharisme</w:t>
               </w:r>
@@ -5704,51 +5704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baudreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5803,51 +5803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux en pays cathare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,185 +7392,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie du paysage dans la Manche autour de Carentan. Déviation de la R.N. 13 Carentan – Saint-Côme-du-Mont. Diagnostic archéologique. Rapport de prospection et de surveillance des travaux, juillet-août 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nivaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, Direction des Antiquités de Basse-Normandie; Ministère de l’Équipement, Direction départementale de l’Équipement de la Manche. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moulins, forges et établissements hydrauliques de l'Aude, IXe-XVe siècle, Mémoire de DEA d'archéologie sous la direction de M. le professeur Léon Pressouyre et de M. le maître de conférences Paul Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Paris 1 Panthéon-Sorbonne. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935868v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-02554040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et étude des mines et industries métallurgiques des Corbières (Aude) du Moyen Âge à nos jours. Mémoire de maîtrise d'Histoire sous la direction de Léon Pressouyre et Paul Benoit</w:t>
               </w:r>
@@ -7712,51 +7712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="224FCC14"/>
+    <w:nsid w:val="0B6EC822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7943,51 +7943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4908-5362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058561595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59265037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041697431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marie Robion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0635" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964381v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.2007.2104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1324" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1994.1272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1991.1172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.11337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ceulemans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;nac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaugien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nivaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4908-5362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058561595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59265037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041697431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marie Robion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964381v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.2007.2104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1324" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1995.1305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1994.1272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/heres.1991.1172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.11337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ceulemans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;nac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaugien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nivaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>