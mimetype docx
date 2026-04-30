--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier LORON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Génétique, Cellule, Immunologie, Infectiologie, Développement, Paris V Cochin.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Avenir Inserm R05230HS du Pr Olivier Baud (UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Effets systémiques et cérébraux du monoxyde d’azote inhalé chez le raton »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 15 novembre 2012, mention très honorable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées Complémentaires de réanimation néonatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées de Pédiatrie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/02/2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Electroencéphalogramme d’amplitude chez le prématuré. Etude des tracés de la première semaine de vie et corrélation au devenir. »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 -2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastère II Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mention Biologie Cellulaire, Physiologie et Pathologie, spécialité Reproduction & Développement (Pr René Habert, Paris VII).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité Inserm 676, Dr Pierre Gressens, Hôpital Robert Debré, Université Paris VII Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modifications d’expression et d’activité des métalloprotéinases 2 et 9 dans un modèle d’excitotoxicité in vitro sur des cultures primaires neuronales, astrocytaires et microgliales murines. Interactions avec le BDNF. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 – 2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Diplôme du centre d’enseignement de la statistique appliquée à la médecine. Université de Paris-Jussieu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine d’Amiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences Biologiques et Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biochimie et Biologie Moléculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biotechnologie et Ingénierie Biomédicale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes médicales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR de médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 Baccalauréat Série S spécialité mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.1 Titres hospitaliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis novembre 2013, dans le service de médecine néonatale et réanimation pédiatrique, CHU de Reims, Pr Bednarek. Concours de praticien hospitalier, Epreuve de type I, spécialité pédiatrie, obtenu en février 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Clinique Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le service de médecine néonatale et réanimation pédiatrique du Pr Morville, CHU de Reims, de novembre 2011 à novembre 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interne des hôpitaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2003-Mai 2004 Néonatalogie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2004-Nov. 2004 Pédiatrie Générale, Dr Julien, CHG de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2004-Mai 2005 Réanimation adulte, Dr Korach, CHG de Châlons en Champagne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2005-Nov. 2005 Nourrissons, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2005-Mai 2006 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2006-Nov. 2006 Néonatologie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2008-Mai 2009 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2009-Nov. 2009 Laboratoire d’électrophysiologie pédiatrique, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.2 Formations non universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Formation simulation au debriefing difficile, CUESIM de Nancy, février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 Instructeur EPLS/RANP (European Paediatric Life Support) de l’European Resuscitation Council </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(détails au chapitre enseignement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation Generic Instructor Course (GIC) de l’European Resuscitation Council.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation EPLS « European Pediatric Life Support ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation PALS « Pediatric Advanced Life Support » Formation de réanimation pédiatrique effectuée en mobilité à l’université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ATLS « Advanced Trauma Life Support »Formation de prise en charge en urgence du polytraumatisé de l’American College of Surgeons. Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ECMO Pédiatrique. Cours siglé SIN8104 de l’Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.2 Stages de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship à l’Université de Montréal et CHU Sainte Justine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A l’issue du clinicat réalisé dans le service de médecine néonatale et réanimation pédiatrique du CHU de Reims, j’ai suivi deux années durant le programme de fellowship du service de soins intensifs du CHU Sainte Justine, à Montréal, Qc, Canada. Ce service est composé de 20 lits de réanimation pédiatrique (médicale et post-chirurgie cardiaque). J’y ai exercé la fonction de moniteur clinique (Fellow). En parallèle j’ai participé à un travail de recherche en soins intensifs respiratoires sous la direction du Pr Jouvet, et contribué à implanter dans le service le monitorage par électroencéphalogramme d’amplitude. J’ai enfin suivi plusieurs enseignements en réanimation pédiatrique et ECMO, et participé à de l’enseignement par simulation, comme apprenant et enseignant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Première année de thèse de sciences dans le laboratoire du Pr Olivier Baud (Equipe Avenir Inserm R05230HS /UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 Mastère II recherche dans l’unité U676 du Dr Pierre Gressens.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging gaps in recommendations for the management of newborns with severe perinatal asphyxia or presumed hypoxic-ischemic encephalopathy: a French Delphi consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sikias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184 (11), pp.681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-025-06510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiNeoCare: optimisation of routine care in the management of severe perinatal asphyxia in full-term or near-term newborns – study protocol for analysis of suboptimal care by confidential inquiries and e-self report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verspyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.e106093. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-106093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mepolizumab treatment in a child with inherited TYK2 deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupond-Athenor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (3), pp.e20250106. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70962/jhi.20250106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a 3-Month Recall Using High-Fidelity Simulation or Screen-Based Simulation on Learning Retention During Neonatal Resuscitation Training for Residents in Anesthesia and Intensive Care: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dopff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e57057. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1386605. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2024.1386605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tactile and/or kinesthetic stimulation therapy of preterm infants on their parents’ anxiety and depressive symptoms: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-023-01510-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.913396. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.913396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide Promotes Angiogenesis in the Rodent Developing Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5871. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare organizational factors associated with delayed therapeutic hypothermia in neonatal hypoxic-ischemic encephalopathy: the LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Debillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-022-04666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case reports of large and symptomatic abdominal tumors in newborns: Pitfalls, difficulties in management, and surgical decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.e1726. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude-Integrated EEG Monitoring in Pediatric Intensive Care: Prognostic Value in Meningitis before One Year of Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.668. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9050668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of brain two-dimensional metrics in infants born preterm at term equivalent age: Correlation of ultrasound scans with magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiella Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.961556. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.961556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Updated Overview of MRI Injuries in Neonatal Encephalopathy: LyTONEPAL Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.561. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9040561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral injuries in neonatal encephalopathy treated with hypothermia: French LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.880-887. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41390-021-01846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Brain Imaging in Preterm Infants: A Narrative Review of Microstructural and Connectomic Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.356. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9030356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.e2135452. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Executive Functions and Parental Anxiety on the Development of Social Cognition in Premature Children : A Cross-Sectional Case-Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.484571. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.484571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrater Agreement Between Critical Care Providers for Background Classification and Seizure Detection After Implementation of Amplitude-Integrated Electroencephalography in Neonates, Infants, and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNP.0000000000000634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Associated With Life-Threatening Apnea in an Infant Born Preterm: A Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tromeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.568. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2020.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Modalities for the Administration of Inhaled Nitric Oxide in Intensive Care Units After Cardiac Surgery or for Neonatal Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun M’rini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (4), pp.1234-1240. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1213/ANE.0000000000002813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Modalities for the Administration of Inhaled Nitric Oxide in Intensive Care Units After Cardiac Surgery or for Neonatal Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun M'Rini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (4), pp.1234-1240. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1213/ANE.0000000000002813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Cerebral and Renal Oxygenation Status during Neonatal Digestive Surgeries Using Near Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Poli-Merol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2017.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral methachronous testicular germ cell tumor and testicular microlithiasis in a child: Genetic analysis and insights. A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Surgery Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.76-79. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijscr.2017.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased MMP-9 and TIMP-1 in the mouse brain and plasma and human plasma after neonatal hypoxia-ischemia - a new marker for neonatal encephalopathy. Pediatr. Res. 71:63-70, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprofloxacin Prevents Myelination Delay in Neonatal Rats Subjected to E. coli Sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.22190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of MMPs and TIMPs in the murine neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (3), pp.296-300. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181973aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Huston, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins de développement par stimulations tactiles et kinesthésiques des bébés prématurés en unités de réanimation néonatale et de néonatologie : quel impact sur la symptomatologie anxiodépressive des parents qui les prodiguent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard-Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une stimulation sensori-tonique précoce sur le développement des interactions parent-enfant et la cognition sociale des grands prématurés : présentation du Protocole Hospitalier de Recherche Clinique « Cerveau, Attachement, Liens, Intervention, Neuroplasticité » (PHRC CALIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international RIPSYDEVE ( Psychologie du développement, troubles et éducation : Entre recherche et pratique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sensori-tonique précoce réalisée par les parents : quel soutien au développement des enfants grands prématurés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lempp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutien au développement de l'enfant : quelles interventions précoces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of cerebral MRI at term corrected in children born before 32 weeks of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Academic Societies Meeting (PAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par doppler Ultrafast® de la vascularisation cérébrale des nouveau-nés grands prématurés en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiela-Ioana Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Neurologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du cervelet à partir d'IRM de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du monoxyde d'azote inhalé sur le cerveau en développement chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université René Descartes - Paris V, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA05T068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00807648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du cerveau en développement et de ses adaptations face aux situations critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tissues and Organs [q-bio.TO]. Université de Reims Champagne Ardenne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03940115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier LORON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Génétique, Cellule, Immunologie, Infectiologie, Développement, Paris V Cochin.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Avenir Inserm R05230HS du Pr Olivier Baud (UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Effets systémiques et cérébraux du monoxyde d’azote inhalé chez le raton »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 15 novembre 2012, mention très honorable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées Complémentaires de réanimation néonatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées de Pédiatrie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/02/2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Electroencéphalogramme d’amplitude chez le prématuré. Etude des tracés de la première semaine de vie et corrélation au devenir. »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 -2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastère II Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mention Biologie Cellulaire, Physiologie et Pathologie, spécialité Reproduction & Développement (Pr René Habert, Paris VII).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité Inserm 676, Dr Pierre Gressens, Hôpital Robert Debré, Université Paris VII Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modifications d’expression et d’activité des métalloprotéinases 2 et 9 dans un modèle d’excitotoxicité in vitro sur des cultures primaires neuronales, astrocytaires et microgliales murines. Interactions avec le BDNF. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 – 2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Diplôme du centre d’enseignement de la statistique appliquée à la médecine. Université de Paris-Jussieu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine d’Amiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences Biologiques et Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biochimie et Biologie Moléculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biotechnologie et Ingénierie Biomédicale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes médicales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR de médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 Baccalauréat Série S spécialité mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.1 Titres hospitaliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis novembre 2013, dans le service de médecine néonatale et réanimation pédiatrique, CHU de Reims, Pr Bednarek. Concours de praticien hospitalier, Epreuve de type I, spécialité pédiatrie, obtenu en février 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Clinique Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le service de médecine néonatale et réanimation pédiatrique du Pr Morville, CHU de Reims, de novembre 2011 à novembre 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interne des hôpitaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2003-Mai 2004 Néonatalogie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2004-Nov. 2004 Pédiatrie Générale, Dr Julien, CHG de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2004-Mai 2005 Réanimation adulte, Dr Korach, CHG de Châlons en Champagne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2005-Nov. 2005 Nourrissons, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2005-Mai 2006 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2006-Nov. 2006 Néonatologie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2008-Mai 2009 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2009-Nov. 2009 Laboratoire d’électrophysiologie pédiatrique, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.2 Formations non universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Formation simulation au debriefing difficile, CUESIM de Nancy, février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 Instructeur EPLS/RANP (European Paediatric Life Support) de l’European Resuscitation Council </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(détails au chapitre enseignement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation Generic Instructor Course (GIC) de l’European Resuscitation Council.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation EPLS « European Pediatric Life Support ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation PALS « Pediatric Advanced Life Support » Formation de réanimation pédiatrique effectuée en mobilité à l’université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ATLS « Advanced Trauma Life Support »Formation de prise en charge en urgence du polytraumatisé de l’American College of Surgeons. Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ECMO Pédiatrique. Cours siglé SIN8104 de l’Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.2 Stages de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship à l’Université de Montréal et CHU Sainte Justine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A l’issue du clinicat réalisé dans le service de médecine néonatale et réanimation pédiatrique du CHU de Reims, j’ai suivi deux années durant le programme de fellowship du service de soins intensifs du CHU Sainte Justine, à Montréal, Qc, Canada. Ce service est composé de 20 lits de réanimation pédiatrique (médicale et post-chirurgie cardiaque). J’y ai exercé la fonction de moniteur clinique (Fellow). En parallèle j’ai participé à un travail de recherche en soins intensifs respiratoires sous la direction du Pr Jouvet, et contribué à implanter dans le service le monitorage par électroencéphalogramme d’amplitude. J’ai enfin suivi plusieurs enseignements en réanimation pédiatrique et ECMO, et participé à de l’enseignement par simulation, comme apprenant et enseignant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Première année de thèse de sciences dans le laboratoire du Pr Olivier Baud (Equipe Avenir Inserm R05230HS /UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 Mastère II recherche dans l’unité U676 du Dr Pierre Gressens.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging gaps in recommendations for the management of newborns with severe perinatal asphyxia or presumed hypoxic-ischemic encephalopathy: a French Delphi consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sikias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184 (11), pp.681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-025-06510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiNeoCare: optimisation of routine care in the management of severe perinatal asphyxia in full-term or near-term newborns – study protocol for analysis of suboptimal care by confidential inquiries and e-self report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verspyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.e106093. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-106093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a 3-Month Recall Using High-Fidelity Simulation or Screen-Based Simulation on Learning Retention During Neonatal Resuscitation Training for Residents in Anesthesia and Intensive Care: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dopff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e57057. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1386605. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2024.1386605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tactile and/or kinesthetic stimulation therapy of preterm infants on their parents’ anxiety and depressive symptoms: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-023-01510-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.913396. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.913396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide Promotes Angiogenesis in the Rodent Developing Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5871. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare organizational factors associated with delayed therapeutic hypothermia in neonatal hypoxic-ischemic encephalopathy: the LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Debillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-022-04666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case reports of large and symptomatic abdominal tumors in newborns: Pitfalls, difficulties in management, and surgical decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.e1726. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude-Integrated EEG Monitoring in Pediatric Intensive Care: Prognostic Value in Meningitis before One Year of Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.668. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9050668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of brain two-dimensional metrics in infants born preterm at term equivalent age: Correlation of ultrasound scans with magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiella Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.961556. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.961556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral injuries in neonatal encephalopathy treated with hypothermia: French LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.880-887. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41390-021-01846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Updated Overview of MRI Injuries in Neonatal Encephalopathy: LyTONEPAL Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.561. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9040561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Brain Imaging in Preterm Infants: A Narrative Review of Microstructural and Connectomic Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.356. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9030356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.e2135452. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Executive Functions and Parental Anxiety on the Development of Social Cognition in Premature Children : A Cross-Sectional Case-Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.484571. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.484571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Associated With Life-Threatening Apnea in an Infant Born Preterm: A Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tromeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.568. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2020.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrater Agreement Between Critical Care Providers for Background Classification and Seizure Detection After Implementation of Amplitude-Integrated Electroencephalography in Neonates, Infants, and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNP.0000000000000634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Modalities for the Administration of Inhaled Nitric Oxide in Intensive Care Units After Cardiac Surgery or for Neonatal Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun M'Rini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (4), pp.1234-1240. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1213/ANE.0000000000002813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Cerebral and Renal Oxygenation Status during Neonatal Digestive Surgeries Using Near Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Poli-Merol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2017.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral methachronous testicular germ cell tumor and testicular microlithiasis in a child: Genetic analysis and insights. A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Surgery Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.76-79. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijscr.2017.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased MMP-9 and TIMP-1 in the mouse brain and plasma and human plasma after neonatal hypoxia-ischemia - a new marker for neonatal encephalopathy. Pediatr. Res. 71:63-70, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprofloxacin Prevents Myelination Delay in Neonatal Rats Subjected to E. coli Sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.22190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of MMPs and TIMPs in the murine neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (3), pp.296-300. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181973aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Huston, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins de développement par stimulations tactiles et kinesthésiques des bébés prématurés en unités de réanimation néonatale et de néonatologie : quel impact sur la symptomatologie anxiodépressive des parents qui les prodiguent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard-Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une stimulation sensori-tonique précoce sur le développement des interactions parent-enfant et la cognition sociale des grands prématurés : présentation du Protocole Hospitalier de Recherche Clinique « Cerveau, Attachement, Liens, Intervention, Neuroplasticité » (PHRC CALIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international RIPSYDEVE ( Psychologie du développement, troubles et éducation : Entre recherche et pratique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sensori-tonique précoce réalisée par les parents : quel soutien au développement des enfants grands prématurés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lempp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutien au développement de l'enfant : quelles interventions précoces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of cerebral MRI at term corrected in children born before 32 weeks of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Academic Societies Meeting (PAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du cervelet à partir d'IRM de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par doppler Ultrafast® de la vascularisation cérébrale des nouveau-nés grands prématurés en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiela-Ioana Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Neurologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du monoxyde d'azote inhalé sur le cerveau en développement chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université René Descartes - Paris V, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA05T068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00807648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du cerveau en développement et de ses adaptations face aux situations critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tissues and Organs [q-bio.TO]. Université de Reims Champagne Ardenne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03940115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sikias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06510-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verspyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-106093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien B&#233;ziat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupond-Athenor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fagniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70962/jhi.20250106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Louvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dopff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Novo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eutrope" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2024.1386605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01510-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04666-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laconi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bischoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1726" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grosjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050668" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Venot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiella Mac Caby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.961556" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz Pannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-021-01846-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9030356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Rolland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.484571" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barrault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0000000000000634" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tromeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbanti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun M&#8217;rini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000002813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun M'Rini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli-Merol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Guyot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2017.00140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2017.09.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svedin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnotel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02470193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne See" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Sach&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22190" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181973aee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiela-Ioana Mac Caby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05T068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sikias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06510-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verspyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-106093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Louvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dopff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Novo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eutrope" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2024.1386605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01510-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04666-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bischoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grosjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiella Mac Caby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.961556" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-021-01846-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz Pannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9030356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.484571" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tromeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0000000000000634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauriat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun M'Rini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000002813" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli-Merol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Guyot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2017.00140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2017.09.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svedin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnotel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02470193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne See" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Sach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181973aee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiela-Ioana Mac Caby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05T068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>