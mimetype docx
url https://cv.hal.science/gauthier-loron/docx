--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier LORON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Génétique, Cellule, Immunologie, Infectiologie, Développement, Paris V Cochin.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Avenir Inserm R05230HS du Pr Olivier Baud (UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Effets systémiques et cérébraux du monoxyde d’azote inhalé chez le raton »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 15 novembre 2012, mention très honorable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées Complémentaires de réanimation néonatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées de Pédiatrie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/02/2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Electroencéphalogramme d’amplitude chez le prématuré. Etude des tracés de la première semaine de vie et corrélation au devenir. »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 -2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastère II Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mention Biologie Cellulaire, Physiologie et Pathologie, spécialité Reproduction & Développement (Pr René Habert, Paris VII).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité Inserm 676, Dr Pierre Gressens, Hôpital Robert Debré, Université Paris VII Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modifications d’expression et d’activité des métalloprotéinases 2 et 9 dans un modèle d’excitotoxicité in vitro sur des cultures primaires neuronales, astrocytaires et microgliales murines. Interactions avec le BDNF. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 – 2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Diplôme du centre d’enseignement de la statistique appliquée à la médecine. Université de Paris-Jussieu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine d’Amiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences Biologiques et Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biochimie et Biologie Moléculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biotechnologie et Ingénierie Biomédicale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes médicales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR de médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 Baccalauréat Série S spécialité mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.1 Titres hospitaliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis novembre 2013, dans le service de médecine néonatale et réanimation pédiatrique, CHU de Reims, Pr Bednarek. Concours de praticien hospitalier, Epreuve de type I, spécialité pédiatrie, obtenu en février 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Clinique Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le service de médecine néonatale et réanimation pédiatrique du Pr Morville, CHU de Reims, de novembre 2011 à novembre 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interne des hôpitaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2003-Mai 2004 Néonatalogie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2004-Nov. 2004 Pédiatrie Générale, Dr Julien, CHG de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2004-Mai 2005 Réanimation adulte, Dr Korach, CHG de Châlons en Champagne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2005-Nov. 2005 Nourrissons, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2005-Mai 2006 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2006-Nov. 2006 Néonatologie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2008-Mai 2009 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2009-Nov. 2009 Laboratoire d’électrophysiologie pédiatrique, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.2 Formations non universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Formation simulation au debriefing difficile, CUESIM de Nancy, février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 Instructeur EPLS/RANP (European Paediatric Life Support) de l’European Resuscitation Council </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(détails au chapitre enseignement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation Generic Instructor Course (GIC) de l’European Resuscitation Council.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation EPLS « European Pediatric Life Support ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation PALS « Pediatric Advanced Life Support » Formation de réanimation pédiatrique effectuée en mobilité à l’université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ATLS « Advanced Trauma Life Support »Formation de prise en charge en urgence du polytraumatisé de l’American College of Surgeons. Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ECMO Pédiatrique. Cours siglé SIN8104 de l’Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.2 Stages de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship à l’Université de Montréal et CHU Sainte Justine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A l’issue du clinicat réalisé dans le service de médecine néonatale et réanimation pédiatrique du CHU de Reims, j’ai suivi deux années durant le programme de fellowship du service de soins intensifs du CHU Sainte Justine, à Montréal, Qc, Canada. Ce service est composé de 20 lits de réanimation pédiatrique (médicale et post-chirurgie cardiaque). J’y ai exercé la fonction de moniteur clinique (Fellow). En parallèle j’ai participé à un travail de recherche en soins intensifs respiratoires sous la direction du Pr Jouvet, et contribué à implanter dans le service le monitorage par électroencéphalogramme d’amplitude. J’ai enfin suivi plusieurs enseignements en réanimation pédiatrique et ECMO, et participé à de l’enseignement par simulation, comme apprenant et enseignant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Première année de thèse de sciences dans le laboratoire du Pr Olivier Baud (Equipe Avenir Inserm R05230HS /UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 Mastère II recherche dans l’unité U676 du Dr Pierre Gressens.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging gaps in recommendations for the management of newborns with severe perinatal asphyxia or presumed hypoxic-ischemic encephalopathy: a French Delphi consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sikias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184 (11), pp.681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-025-06510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiNeoCare: optimisation of routine care in the management of severe perinatal asphyxia in full-term or near-term newborns – study protocol for analysis of suboptimal care by confidential inquiries and e-self report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verspyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.e106093. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-106093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a 3-Month Recall Using High-Fidelity Simulation or Screen-Based Simulation on Learning Retention During Neonatal Resuscitation Training for Residents in Anesthesia and Intensive Care: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dopff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e57057. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1386605. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2024.1386605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tactile and/or kinesthetic stimulation therapy of preterm infants on their parents’ anxiety and depressive symptoms: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-023-01510-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.913396. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.913396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide Promotes Angiogenesis in the Rodent Developing Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5871. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare organizational factors associated with delayed therapeutic hypothermia in neonatal hypoxic-ischemic encephalopathy: the LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Debillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-022-04666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case reports of large and symptomatic abdominal tumors in newborns: Pitfalls, difficulties in management, and surgical decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.e1726. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude-Integrated EEG Monitoring in Pediatric Intensive Care: Prognostic Value in Meningitis before One Year of Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.668. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9050668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of brain two-dimensional metrics in infants born preterm at term equivalent age: Correlation of ultrasound scans with magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiella Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.961556. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.961556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral injuries in neonatal encephalopathy treated with hypothermia: French LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.880-887. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41390-021-01846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Updated Overview of MRI Injuries in Neonatal Encephalopathy: LyTONEPAL Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.561. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9040561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Brain Imaging in Preterm Infants: A Narrative Review of Microstructural and Connectomic Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.356. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9030356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.e2135452. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Executive Functions and Parental Anxiety on the Development of Social Cognition in Premature Children : A Cross-Sectional Case-Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.484571. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.484571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Associated With Life-Threatening Apnea in an Infant Born Preterm: A Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tromeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.568. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2020.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrater Agreement Between Critical Care Providers for Background Classification and Seizure Detection After Implementation of Amplitude-Integrated Electroencephalography in Neonates, Infants, and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNP.0000000000000634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Modalities for the Administration of Inhaled Nitric Oxide in Intensive Care Units After Cardiac Surgery or for Neonatal Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun M'Rini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (4), pp.1234-1240. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1213/ANE.0000000000002813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Cerebral and Renal Oxygenation Status during Neonatal Digestive Surgeries Using Near Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Poli-Merol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2017.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral methachronous testicular germ cell tumor and testicular microlithiasis in a child: Genetic analysis and insights. A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Surgery Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.76-79. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijscr.2017.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased MMP-9 and TIMP-1 in the mouse brain and plasma and human plasma after neonatal hypoxia-ischemia - a new marker for neonatal encephalopathy. Pediatr. Res. 71:63-70, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprofloxacin Prevents Myelination Delay in Neonatal Rats Subjected to E. coli Sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.22190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of MMPs and TIMPs in the murine neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (3), pp.296-300. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181973aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Huston, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins de développement par stimulations tactiles et kinesthésiques des bébés prématurés en unités de réanimation néonatale et de néonatologie : quel impact sur la symptomatologie anxiodépressive des parents qui les prodiguent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard-Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une stimulation sensori-tonique précoce sur le développement des interactions parent-enfant et la cognition sociale des grands prématurés : présentation du Protocole Hospitalier de Recherche Clinique « Cerveau, Attachement, Liens, Intervention, Neuroplasticité » (PHRC CALIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international RIPSYDEVE ( Psychologie du développement, troubles et éducation : Entre recherche et pratique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sensori-tonique précoce réalisée par les parents : quel soutien au développement des enfants grands prématurés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lempp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutien au développement de l'enfant : quelles interventions précoces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of cerebral MRI at term corrected in children born before 32 weeks of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Academic Societies Meeting (PAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du cervelet à partir d'IRM de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par doppler Ultrafast® de la vascularisation cérébrale des nouveau-nés grands prématurés en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiela-Ioana Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Neurologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du monoxyde d'azote inhalé sur le cerveau en développement chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université René Descartes - Paris V, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA05T068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00807648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du cerveau en développement et de ses adaptations face aux situations critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tissues and Organs [q-bio.TO]. Université de Reims Champagne Ardenne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03940115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier LORON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Génétique, Cellule, Immunologie, Infectiologie, Développement, Paris V Cochin.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Avenir Inserm R05230HS du Pr Olivier Baud (UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Effets systémiques et cérébraux du monoxyde d’azote inhalé chez le raton »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 15 novembre 2012, mention très honorable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées Complémentaires de réanimation néonatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Spécialisées de Pédiatrie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Reims – Major inter-région est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/02/2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Electroencéphalogramme d’amplitude chez le prématuré. Etude des tracés de la première semaine de vie et corrélation au devenir. »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 -2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastère II Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mention Biologie Cellulaire, Physiologie et Pathologie, spécialité Reproduction & Développement (Pr René Habert, Paris VII).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité Inserm 676, Dr Pierre Gressens, Hôpital Robert Debré, Université Paris VII Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modifications d’expression et d’activité des métalloprotéinases 2 et 9 dans un modèle d’excitotoxicité in vitro sur des cultures primaires neuronales, astrocytaires et microgliales murines. Interactions avec le BDNF. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 – 2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Diplôme du centre d’enseignement de la statistique appliquée à la médecine. Université de Paris-Jussieu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine d’Amiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. de Pathologie Infectieuse Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de médecine de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences Biologiques et Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biochimie et Biologie Moléculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certificat de Biotechnologie et Ingénierie Biomédicale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes médicales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR de médecine de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 Baccalauréat Série S spécialité mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.1 Titres hospitaliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis novembre 2013, dans le service de médecine néonatale et réanimation pédiatrique, CHU de Reims, Pr Bednarek. Concours de praticien hospitalier, Epreuve de type I, spécialité pédiatrie, obtenu en février 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Clinique Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le service de médecine néonatale et réanimation pédiatrique du Pr Morville, CHU de Reims, de novembre 2011 à novembre 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interne des hôpitaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2003-Mai 2004 Néonatalogie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2004-Nov. 2004 Pédiatrie Générale, Dr Julien, CHG de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2004-Mai 2005 Réanimation adulte, Dr Korach, CHG de Châlons en Champagne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2005-Nov. 2005 Nourrissons, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2005-Mai 2006 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2006-Nov. 2006 Néonatologie, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2008-Mai 2009 Médecine néonatale et réanimation pédiatrique, Pr Morville, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2009-Nov. 2009 Laboratoire d’électrophysiologie pédiatrique, Pr Motte, CHU de Reims.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.1.2 Formations non universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Formation simulation au debriefing difficile, CUESIM de Nancy, février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 Instructeur EPLS/RANP (European Paediatric Life Support) de l’European Resuscitation Council </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(détails au chapitre enseignement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation Generic Instructor Course (GIC) de l’European Resuscitation Council.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Formation EPLS « European Pediatric Life Support ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation PALS « Pediatric Advanced Life Support » Formation de réanimation pédiatrique effectuée en mobilité à l’université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ATLS « Advanced Trauma Life Support »Formation de prise en charge en urgence du polytraumatisé de l’American College of Surgeons. Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Formation ECMO Pédiatrique. Cours siglé SIN8104 de l’Université de Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1.2 Stages de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship à l’Université de Montréal et CHU Sainte Justine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A l’issue du clinicat réalisé dans le service de médecine néonatale et réanimation pédiatrique du CHU de Reims, j’ai suivi deux années durant le programme de fellowship du service de soins intensifs du CHU Sainte Justine, à Montréal, Qc, Canada. Ce service est composé de 20 lits de réanimation pédiatrique (médicale et post-chirurgie cardiaque). J’y ai exercé la fonction de moniteur clinique (Fellow). En parallèle j’ai participé à un travail de recherche en soins intensifs respiratoires sous la direction du Pr Jouvet, et contribué à implanter dans le service le monitorage par électroencéphalogramme d’amplitude. J’ai enfin suivi plusieurs enseignements en réanimation pédiatrique et ECMO, et participé à de l’enseignement par simulation, comme apprenant et enseignant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Première année de thèse de sciences dans le laboratoire du Pr Olivier Baud (Equipe Avenir Inserm R05230HS /UMR 676 – Hôpital Robert Debré, Université Paris VII Diderot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 Mastère II recherche dans l’unité U676 du Dr Pierre Gressens.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging gaps in recommendations for the management of newborns with severe perinatal asphyxia or presumed hypoxic-ischemic encephalopathy: a French Delphi consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sikias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184 (11), pp.681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-025-06510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiNeoCare: optimisation of routine care in the management of severe perinatal asphyxia in full-term or near-term newborns – study protocol for analysis of suboptimal care by confidential inquiries and e-self report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verspyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.e106093. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-106093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a 3-Month Recall Using High-Fidelity Simulation or Screen-Based Simulation on Learning Retention During Neonatal Resuscitation Training for Residents in Anesthesia and Intensive Care: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dopff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e57057. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1386605. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2024.1386605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tactile and/or kinesthetic stimulation therapy of preterm infants on their parents’ anxiety and depressive symptoms: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-023-01510-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for a prospective multicenter longitudinal randomized controlled trial (CALIN) of sensory-tonic stimulation to foster parent child interactions and social cognition in very premature infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.913396. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.913396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide Promotes Angiogenesis in the Rodent Developing Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5871. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare organizational factors associated with delayed therapeutic hypothermia in neonatal hypoxic-ischemic encephalopathy: the LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Debillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-022-04666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case reports of large and symptomatic abdominal tumors in newborns: Pitfalls, difficulties in management, and surgical decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.e1726. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude-Integrated EEG Monitoring in Pediatric Intensive Care: Prognostic Value in Meningitis before One Year of Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.668. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9050668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of brain two-dimensional metrics in infants born preterm at term equivalent age: Correlation of ultrasound scans with magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiella Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.961556. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2022.961556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral injuries in neonatal encephalopathy treated with hypothermia: French LyTONEPAL cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.880-887. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41390-021-01846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Updated Overview of MRI Injuries in Neonatal Encephalopathy: LyTONEPAL Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.561. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9040561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Brain Imaging in Preterm Infants: A Narrative Review of Microstructural and Connectomic Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.356. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9030356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.e2135452. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Executive Functions and Parental Anxiety on the Development of Social Cognition in Premature Children : A Cross-Sectional Case-Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eutrope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.484571. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.484571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Associated With Life-Threatening Apnea in an Infant Born Preterm: A Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tromeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.568. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2020.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrater Agreement Between Critical Care Providers for Background Classification and Seizure Detection After Implementation of Amplitude-Integrated Electroencephalography in Neonates, Infants, and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNP.0000000000000634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Modalities for the Administration of Inhaled Nitric Oxide in Intensive Care Units After Cardiac Surgery or for Neonatal Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun M'Rini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (4), pp.1234-1240. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1213/ANE.0000000000002813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Cerebral and Renal Oxygenation Status during Neonatal Digestive Surgeries Using Near Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Poli-Merol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2017.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral methachronous testicular germ cell tumor and testicular microlithiasis in a child: Genetic analysis and insights. A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Surgery Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.76-79. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijscr.2017.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased MMP-9 and TIMP-1 in the mouse brain and plasma and human plasma after neonatal hypoxia-ischemia - a new marker for neonatal encephalopathy. Pediatr. Res. 71:63-70, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprofloxacin Prevents Myelination Delay in Neonatal Rats Subjected to E. coli Sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.22190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of MMPs and TIMPs in the murine neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (3), pp.296-300. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181973aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Huston, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins de développement par stimulations tactiles et kinesthésiques des bébés prématurés en unités de réanimation néonatale et de néonatologie : quel impact sur la symptomatologie anxiodépressive des parents qui les prodiguent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard-Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Alloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une stimulation sensori-tonique précoce sur le développement des interactions parent-enfant et la cognition sociale des grands prématurés : présentation du Protocole Hospitalier de Recherche Clinique « Cerveau, Attachement, Liens, Intervention, Neuroplasticité » (PHRC CALIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international RIPSYDEVE ( Psychologie du développement, troubles et éducation : Entre recherche et pratique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sensori-tonique précoce réalisée par les parents : quel soutien au développement des enfants grands prématurés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lempp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutien au développement de l'enfant : quelles interventions précoces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of cerebral MRI at term corrected in children born before 32 weeks of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Academic Societies Meeting (PAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du cervelet à partir d'IRM de nouveau-nés prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cettour-Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par doppler Ultrafast® de la vascularisation cérébrale des nouveau-nés grands prématurés en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratiela-Ioana Mac Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Neurologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du monoxyde d'azote inhalé sur le cerveau en développement chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université René Descartes - Paris V, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA05T068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00807648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du cerveau en développement et de ses adaptations face aux situations critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tissues and Organs [q-bio.TO]. Université de Reims Champagne Ardenne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03940115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sikias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06510-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verspyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-106093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Louvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dopff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Novo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eutrope" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2024.1386605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01510-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04666-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bischoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grosjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiella Mac Caby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.961556" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-021-01846-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz Pannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9030356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.484571" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tromeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0000000000000634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauriat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun M'Rini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000002813" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli-Merol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Guyot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2017.00140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2017.09.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svedin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnotel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02470193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne See" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Sach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181973aee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiela-Ioana Mac Caby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05T068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sikias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06510-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verspyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-106093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Louvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dopff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Novo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eutrope" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2024.1386605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01510-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04666-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bischoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grosjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiella Mac Caby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.961556" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-021-01846-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz Pannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9030356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.484571" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tromeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0000000000000634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauriat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun M'Rini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000002813" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli-Merol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Guyot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2017.00140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2017.09.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svedin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnotel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02470193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne See" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Sach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181973aee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiela-Ioana Mac Caby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05T068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>