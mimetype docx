--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -247,174 +247,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incarner la Nation par les mots et les armes. Analyse comparative des discours de politique étrangère chez Margaret Thatcher (Royaume-Uni) et Tsai Ing-Wen (Taïwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tocqueville des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54677/yjpx2984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages et limites du modèle de la « cartellisation » des partis politiques dans l’étude des « droites radicales » au Canada et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353590v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04350176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire bienveillante et rhétorique de combat : stratégies discursives des dirigeantes en Islande, en Nouvelle-Zélande et à Taïwan durant la pandémie de COVID-19</w:t>
               </w:r>
@@ -848,247 +848,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sport comme instrument du soft power de la Russie et de la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du Comité Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.20-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chine : l’armée dévoile sa stratégie dans le nouvel ordre mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, Conflict, Peace, and UNSC Resolution 1325, sous la dir. de Seema Shekhawat, New York, Lexington Books, 2018, 278 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (3), pp.165-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064742ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1064742ar⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04418952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04405043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique « aux caractéristiques chinoises » : dimensions géopolitiques d’une politique publique</w:t>
               </w:r>
@@ -2188,165 +2188,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre international</w:t>
+                <w:t xml:space="preserve">Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales. Théories et concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.360-362</w:t>
+              <w:t xml:space="preserve">, 2019, pp.251-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412060v1</w:t>
+                <w:t xml:space="preserve">hal-04412022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre</w:t>
+                <w:t xml:space="preserve">Ordre international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales. Théories et concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.251-253</w:t>
+              <w:t xml:space="preserve">, 2019, pp.360-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412022v1</w:t>
+                <w:t xml:space="preserve">hal-04412060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme</w:t>
               </w:r>
@@ -2546,165 +2546,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie</w:t>
+                <w:t xml:space="preserve">Washington Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales. Théories et concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.165-169</w:t>
+              <w:t xml:space="preserve">, 2019, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411974v1</w:t>
+                <w:t xml:space="preserve">hal-04411872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Washington Consensus</w:t>
+                <w:t xml:space="preserve">Énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales. Théories et concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.75-77</w:t>
+              <w:t xml:space="preserve">, 2019, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411872v1</w:t>
+                <w:t xml:space="preserve">hal-04411974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurités</w:t>
               </w:r>
@@ -3323,151 +3323,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’« Airpocalypse » en Chine : manifestations de la crise climatique et de la dépendance énergétique au charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le relation Canada-Chine au prisme de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419067v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04350033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les répercussions (provisoires) de la crise de la COVID-19 sur le système énergétique mondial</w:t>
               </w:r>
@@ -4305,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mouton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/yjpx2984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscyll Anctil Avoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090989ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mottet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068557ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064742ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.044.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coulombe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Alalouf-Hall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6wfv.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6wfv.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Shen Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hevia-Pacheco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Jacques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aghbobli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mouton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/yjpx2984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353590v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscyll Anctil Avoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090989ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mottet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068557ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064742ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.044.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coulombe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Alalouf-Hall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6wfv.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6wfv.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Shen Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hevia-Pacheco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Jacques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aghbobli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>